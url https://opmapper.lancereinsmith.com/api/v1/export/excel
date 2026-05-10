--- v0 (2026-03-14)
+++ v1 (2026-05-10)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D195"/>
+  <dimension ref="A1:D262"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>DateTime</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Address</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -795,3957 +795,5431 @@
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>2026-01-21 07:25</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>400 Thelma</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>2026-01-21 07:25</t>
+          <t>2026-01-21 19:18</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>400 Thelma</t>
+          <t>200 East Olmos</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>2026-01-21 19:18</t>
+          <t>2026-01-22 03:26</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>200 East Olmos</t>
+          <t>400 Thelma</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation.</t>
+          <t>Welfare check on a vehicle parked in the driveway of residence. Location and vehicle were ok.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>2026-01-22 03:26</t>
+          <t>2026-01-22 09:45</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>400 Thelma</t>
+          <t>300 Thelma</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Vehicle Impound</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Welfare check on a vehicle parked in the driveway of residence. Location and vehicle were ok.</t>
+          <t>Traffic stop of vehicle led to the impound of the vehicle due to no insurance. Driver issued citations.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>2026-01-22 09:45</t>
+          <t>2026-01-23 02:45</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>300 Thelma</t>
+          <t>200 Annie</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Vehicle Impound</t>
+          <t>Suspicious Vehicle</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Traffic stop of vehicle led to the impound of the vehicle due to no insurance. Driver issued citations.</t>
+          <t>Officers observed a vehicle on the 200 blk of Annie. Officers checked on the vehicle. No signs of criminal activity.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>2026-01-23 02:45</t>
+          <t>2026-01-23 08:00</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>200 Annie</t>
+          <t>100 Park Hill</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Suspicious Vehicle</t>
+          <t>Burglary-Vehicle</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Officers observed a vehicle on the 200 blk of Annie. Officers checked on the vehicle. No signs of criminal activity.</t>
+          <t>Burglary of vehicle report. Case is currently under investigation with OPPD CID.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>2026-01-23 08:00</t>
+          <t>2026-01-23 22:08</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>100 Park Hill</t>
+          <t>300 Stanford</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Burglary-Vehicle</t>
+          <t>Minor MV Accident</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Burglary of vehicle report. Case is currently under investigation with OPPD CID.</t>
+          <t>Large box truck struck a low hanging tree limb. Accident/incident report generated. No injuries reported.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>2026-01-23 22:08</t>
+          <t>2026-01-24 02:20</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>300 Stanford</t>
+          <t>5100 McCullough</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Minor MV Accident</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Large box truck struck a low hanging tree limb. Accident/incident report generated. No injuries reported.</t>
+          <t>Officers responded to a sick/injured person. Officers stood by while OPFD provided emergency medical services. Person was ok.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>2026-01-24 02:20</t>
+          <t>2026-01-24 08:12</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>5100 McCullough</t>
+          <t>400 Eldon Rd</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Officers responded to a sick/injured person. Officers stood by while OPFD provided emergency medical services. Person was ok.</t>
+          <t>OPPD officer dispatched to location to assist with translating English to Spanish.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>2026-01-24 08:12</t>
+          <t>2026-01-24 12:13</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>400 Eldon Rd</t>
+          <t>900 East Contour</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>OPPD officer dispatched to location to assist with translating English to Spanish.</t>
+          <t>Open front door. Officers cleared the home. High winds determined to be the cause for the open door.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>2026-01-24 12:13</t>
+          <t>2026-01-25 00:34</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>900 East Contour</t>
+          <t>500 Alameda Circle</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Information Report</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Open front door. Officers cleared the home. High winds determined to be the cause for the open door.</t>
+          <t>Officers dispatched to location for a report of a possible suspicious vehicle. Officers found the vehicle to have permission to be at the residence.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>2026-01-25 00:34</t>
+          <t>2026-01-25 05:57</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>500 Alameda Circle</t>
+          <t>300 West El Prado</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Information Report</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of a possible suspicious vehicle. Officers found the vehicle to have permission to be at the residence.</t>
+          <t>Welfare check on a male walking his dog. Male and dog were found to be ok and were heading back home.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>2026-01-25 05:57</t>
+          <t>2026-01-25 07:10</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>300 West El Prado</t>
+          <t>200 Luther</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Welfare check on a male walking his dog. Male and dog were found to be ok and were heading back home.</t>
+          <t>Activated burglar alarm. Resident set the alarm off by accident. No signs of criminal activity. Location ok.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>2026-01-25 07:10</t>
+          <t>2026-01-26 17:17</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>200 Luther</t>
+          <t>5100 McCullough</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Activated burglar alarm. Resident set the alarm off by accident. No signs of criminal activity. Location ok.</t>
+          <t>Officers conducted a welfare check of a male at the business. Location and male determined to be ok.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>2026-01-26 17:17</t>
+          <t>2026-01-27 17:43</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>5100 McCullough</t>
+          <t>400 East Olmos</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Vehicle Impound</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Officers conducted a welfare check of a male at the business. Location and male determined to be ok.</t>
+          <t>Traffic stop of vehicle led to vehicle being impounded for no insurance. Driver issued citations.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>2026-01-27 17:43</t>
+          <t>2026-01-27 19:29</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>400 East Olmos</t>
+          <t>200 Primera</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Vehicle Impound</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Traffic stop of vehicle led to vehicle being impounded for no insurance. Driver issued citations.</t>
+          <t>Officers assisted OPFD on a smoke alarm call. Location ok.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>2026-01-27 19:29</t>
+          <t>2026-01-28 00:26</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>200 Primera</t>
+          <t>600 East Olmos</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Suspicious Person</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Officers assisted OPFD on a smoke alarm call. Location ok.</t>
+          <t>Officers observed a male walking down the street. Male was determined to be ok after having been recognized a male that normally walks in the area at that time. No signs of criminal activity.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>2026-01-28 00:26</t>
+          <t>2026-01-29 11:45</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>600 East Olmos</t>
+          <t>100 West El Prado</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Suspicious Person</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Officers observed a male walking down the street. Male was determined to be ok after having been recognized a male that normally walks in the area at that time. No signs of criminal activity.</t>
+          <t>OPPD officers dispatched to location to assist OPFD with a sick/injured person. Person was transported by AH EMS to be medically evaluated. Scene secure.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>2026-01-28 00:26</t>
+          <t>2026-01-29 21:20</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>600 East Olmos</t>
+          <t>500 Thelma</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Suspicious Person</t>
+          <t>Traffic Hazard</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Officers observed a male walking down the street. Male was determined to be ok after having been recognized a male that normally walks in the area at that time. No signs of criminal activity.</t>
+          <t>Officers dispatched to location for a report of a vehicle parked in the alley way blocking access to a residence. Owner of vehicle promptly relocated the vehicle.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>2026-01-29 11:45</t>
+          <t>2026-01-30 00:19</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>100 West El Prado</t>
+          <t>4200 McCullough</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>OPPD officers dispatched to location to assist OPFD with a sick/injured person. Person was transported by AH EMS to be medically evaluated. Scene secure.</t>
+          <t>Officers found a vehicle parked behind the business. Welfare check conducted; no signs of criminal activity. Location clear.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>2026-01-29 21:20</t>
+          <t>2026-01-30 02:10</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>500 Thelma</t>
+          <t>4500 McCullough</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Traffic Hazard</t>
+          <t>Disturbance</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of a vehicle parked in the alley way blocking access to a residence. Owner of vehicle promptly relocated the vehicle.</t>
+          <t>Officers dispatched to area for reports of an active disturbance. Officers located two individuals who were arguing. Both individuals were found to be ok and departed the location together. No signs of criminal activity; both individuals clear for any wants/warrants.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>2026-01-30 00:19</t>
+          <t>2026-01-30 06:00</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>4200 McCullough</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Damage to City Property</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Officers found a vehicle parked behind the business. Welfare check conducted; no signs of criminal activity. Location clear.</t>
+          <t>Officers on patrol observed a down chevron sign at the traffic circle. No other damage observed.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>2026-01-30 02:10</t>
+          <t>2026-01-30 08:47</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>4500 McCullough</t>
+          <t>100 Park Hill</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Disturbance</t>
+          <t>Panic Alarm</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Officers dispatched to area for reports of an active disturbance. Officers located two individuals who were arguing. Both individuals were found to be ok and departed the location together. No signs of criminal activity; both individuals clear for any wants/warrants.</t>
+          <t>Officers dispatched to location for an activated panic alarm. Cleaning crew accidentally set off the alarm. Location clear.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>2026-01-30 06:00</t>
+          <t>2026-01-30 09:19</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>4200 McCullough</t>
+          <t>600 East Olmos</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Damage to City Property</t>
+          <t>Parking Complaint</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Officers on patrol observed a down chevron sign at the traffic circle. No other damage observed.</t>
+          <t>Officers dispatched to location for reports of vehicles parked in front of a residence. Officers found no violations. Officers asked construction workers to be courteous of others in area; workers agreed. Location clear.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>2026-01-30 08:47</t>
+          <t>2026-01-30 19:30</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>100 Park Hill</t>
+          <t>100 Park Drive</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Panic Alarm</t>
+          <t>Animal Complaint/Noise</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for an activated panic alarm. Cleaning crew accidentally set off the alarm. Location clear.</t>
+          <t>Officers dispatched to area for reports of a barking dog. Officers attempted to make contact with the owner. Voicemail left for the homeowner; officers will follow up on incident. No further calls.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>2026-01-30 09:19</t>
+          <t>2026-01-30 20:25</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>600 East Olmos</t>
+          <t>100 Primera</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Parking Complaint</t>
+          <t>Suspicious Person</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for reports of vehicles parked in front of a residence. Officers found no violations. Officers asked construction workers to be courteous of others in area; workers agreed. Location clear.</t>
+          <t>Officers dispatched to area for a report of a suspicious person walking around. Officers made contact with a male who was found to be a resident that lived at a residence on the 100blk Primera.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>2026-01-30 19:30</t>
+          <t>2026-01-31 08:08</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>100 Park Drive</t>
+          <t>500 Alameda Circle</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Animal Complaint/Noise</t>
+          <t>Suspicious Person</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Officers dispatched to area for reports of a barking dog. Officers attempted to make contact with the owner. Voicemail left for the homeowner; officers will follow up on incident. No further calls.</t>
+          <t>Officers dispatched to location for a report of a male with a sword. Officers made contact with the individual who had a sword sheathed and strapped to his back. The male stated he was training his dog in the grassy area. No criminal activity observed. Location and individual were ok.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>2026-01-30 20:25</t>
+          <t>2026-01-31 11:40</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>100 Primera</t>
+          <t>5100 Broadway</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Suspicious Person</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Officers dispatched to area for a report of a suspicious person walking around. Officers made contact with a male who was found to be a resident that lived at a residence on the 100blk Primera.</t>
+          <t>OPPD officers dispatched to location with assisting AHPD in identifying an individual via fingerprint scanner. Location and individual ok.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>2026-01-31 08:08</t>
+          <t>2026-02-01 02:13</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>500 Alameda Circle</t>
+          <t>400 Fresno</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Suspicious Person</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of a male with a sword. Officers made contact with the individual who had a sword sheathed and strapped to his back. The male stated he was training his dog in the grassy area. No criminal activity observed. Location and individual were ok.</t>
+          <t>OPPD officers assisted SAPD with locating the driver of vehicle that flipped over into the roadway. Officers located the driver not too far away from the crash scene and handed the male over to SAFD and SAPD.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>2026-01-31 11:40</t>
+          <t>2026-02-01 02:25</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>5100 Broadway</t>
+          <t>4600 McCullough</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>OPPD officers dispatched to location with assisting AHPD in identifying an individual via fingerprint scanner. Location and individual ok.</t>
+          <t>Officers on patrol observed a female walking along the roadway on the sidewalk with no jacket in the freezing temperatures. Officers conducted a welfare check and provided a courtesy ride of the individual after clearing her for any want/warrants.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>2026-02-01 02:13</t>
+          <t>2026-02-01 03:15</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>400 Fresno</t>
+          <t>4200 McCullough</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>OPPD officers assisted SAPD with locating the driver of vehicle that flipped over into the roadway. Officers located the driver not too far away from the crash scene and handed the male over to SAFD and SAPD.</t>
+          <t>Officers observed a vehicle parked in the parking lot of closed business. Driver was found to be an Uber driver that was waiting for a fare. Individual/location clear of any criminal activity.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>2026-02-01 02:25</t>
+          <t>2026-02-01 08:19</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>4600 McCullough</t>
+          <t>600 East Olmos</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Theft-Vehicle</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Officers on patrol observed a female walking along the roadway on the sidewalk with no jacket in the freezing temperatures. Officers conducted a welfare check and provided a courtesy ride of the individual after clearing her for any want/warrants.</t>
+          <t>Officers dispatched to location for a report of a stolen vehicle. Officers were given information on the whereabouts of the vehicle which was found to be in Laredo. OPPD officers coordinated with Laredo PD and were able to retrieve the vehicle. Case is currently under investigation with the assistance of Laredo PD.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>2026-02-01 03:15</t>
+          <t>2026-02-01 16:02</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>4200 McCullough</t>
+          <t>4400 McCullough</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Warrant</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Officers observed a vehicle parked in the parking lot of closed business. Driver was found to be an Uber driver that was waiting for a fare. Individual/location clear of any criminal activity.</t>
+          <t>Officers conducted a traffic stop for a traffic violation. Driver was found to have several active municipal court warrants from Alamo Heights. AHPD responded and took the driver into custody to answer the warrants. Driver issued citations for traffic violations.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>2026-02-01 08:19</t>
+          <t>2026-02-02 01:11</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>600 East Olmos</t>
+          <t>300 Stanford</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Theft-Vehicle</t>
+          <t>Burglary-Vehicle</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of a stolen vehicle. Officers were given information on the whereabouts of the vehicle which was found to be in Laredo. OPPD officers coordinated with Laredo PD and were able to retrieve the vehicle. Case is currently under investigation with the assistance of Laredo PD.</t>
+          <t>Officers on patrol came upon a vehicle with two of its doors open. Officers discovered that the vehicle had been burglarized. Owner contacted; officers gathered evidence and information. Case is currently under investigation with OPPD CID.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>2026-02-01 16:02</t>
+          <t>2026-02-02 16:15</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>4400 McCullough</t>
+          <t>4200 McCullough</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Warrant</t>
+          <t>Vehicle Impound</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Officers conducted a traffic stop for a traffic violation. Driver was found to have several active municipal court warrants from Alamo Heights. AHPD responded and took the driver into custody to answer the warrants. Driver issued citations for traffic violations.</t>
+          <t>Traffic stop of vehicle for traffic violation. Driver found to not have a valid driver’s license and no insurance. Vehicle impounded; driver issued citations.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>2026-02-02 01:11</t>
+          <t>2026-02-02 17:56</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>300 Stanford</t>
+          <t>400 Park Drive</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Burglary-Vehicle</t>
+          <t>Assist the Public</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Officers on patrol came upon a vehicle with two of its doors open. Officers discovered that the vehicle had been burglarized. Owner contacted; officers gathered evidence and information. Case is currently under investigation with OPPD CID.</t>
+          <t>Officers assisted a pedestrian with directions.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>2026-02-02 16:15</t>
+          <t>2026-02-03 16:51</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>4200 McCullough</t>
+          <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Vehicle Impound</t>
+          <t>Civil Dispute/Verbal Disturbance</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Traffic stop of vehicle for traffic violation. Driver found to not have a valid driver’s license and no insurance. Vehicle impounded; driver issued citations.</t>
+          <t>Officers responded to the business where a verbal disturbance had occurred. Employee of the business stated a male was causing a disturbance relating to a lottery ticket but had departed the location prior to officers’ arrival. No criminal activity reported. Information report generated.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>2026-02-02 17:56</t>
+          <t>2026-02-04 01:10</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>400 Park Drive</t>
+          <t>100 Paseo Encinal</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Assist the Public</t>
+          <t>Shots Fired/Heard</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Officers assisted a pedestrian with directions.</t>
+          <t>Officers dispatched to location for reports of 6 shots heard. Officers were in the area at the time the call came out. Officers canvased the area and were unable to locate the source of the alleged shots fired. Area cleared; the caller refused contact.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>2026-02-03 16:51</t>
+          <t>2026-02-04 13:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>100 West El Prado</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Civil Dispute/Verbal Disturbance</t>
+          <t>Vehicle Accident-No Injuries</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Officers responded to the business where a verbal disturbance had occurred. Employee of the business stated a male was causing a disturbance relating to a lottery ticket but had departed the location prior to officers’ arrival. No criminal activity reported. Information report generated.</t>
+          <t>Officers dispatched for a minor motor vehicle accident. Accident report generated.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>2026-02-04 01:10</t>
+          <t>2026-02-04 17:20</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>100 Paseo Encinal</t>
+          <t>200 Park Hill</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Shots Fired/Heard</t>
+          <t>Animal Complaint</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for reports of 6 shots heard. Officers were in the area at the time the call came out. Officers canvased the area and were unable to locate the source of the alleged shots fired. Area cleared; the caller refused contact.</t>
+          <t>Officers dispatched to the area for reports of a loose dog. Officers canvased the area and were unable to locate the dog.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>2026-02-04 01:10</t>
+          <t>2026-02-05 19:25</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>100 Paseo Encinal</t>
+          <t>100 West El Prado</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Shots Fired/Heard</t>
+          <t>Animal Complaint</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for reports of 6 shots heard. Officers were in the area at the time the call came out. Officers canvased the area and were unable to locate the source of the alleged shots fired. Area cleared; the caller refused contact.</t>
+          <t>Citizen found a dog at the laundromat at 4611 McCullough. Citizen stated she would place the dog in the Neighborhood app regarding the missing/found dog. Information report generated.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>2026-02-04 13:00</t>
+          <t>2026-02-05 21:00</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>100 West El Prado</t>
+          <t>400 East Olmos</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Vehicle Accident-No Injuries</t>
+          <t>Disturbance</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Officers dispatched for a minor motor vehicle accident. Accident report generated.</t>
+          <t>Reports of a female screaming. Officers searched the area and stayed in the reported vicinity. No further reports and no other indications of any screaming. The reporting person contacted and could not tell where it was coming from and stated it may have been a loud television. Information report generated.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>2026-02-04 13:00</t>
+          <t>2026-02-06 09:00</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>100 West El Prado</t>
+          <t>500 Thelma</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Vehicle Accident-No Injuries</t>
+          <t>City Ordinance Violation</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Officers dispatched for a minor motor vehicle accident. Accident report generated.</t>
+          <t>Officers dispatched to location for a report of a parking violation. Vehicle in question had departed the location prior to officer’s arrival.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>2026-02-04 17:20</t>
+          <t>2026-02-06 23:05</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>200 Park Hill</t>
+          <t>200 East Melrose</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Animal Complaint</t>
+          <t>Suspicious Vehicle</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Officers dispatched to the area for reports of a loose dog. Officers canvased the area and were unable to locate the dog.</t>
+          <t>Officers dispatched to a suspicious vehicle in the area. Officers made contact with the owner of a camper type van. No wants/warrants/alerts for the vehicle or owner. The individual departed the location after officers made contact with him; area/situation clear.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>2026-02-04 17:20</t>
+          <t>2026-02-06 23:22</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>200 Park Hill</t>
+          <t>500 East Olmos</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Animal Complaint</t>
+          <t>Suspicious Person</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Officers dispatched to the area for reports of a loose dog. Officers canvased the area and were unable to locate the dog.</t>
+          <t>Officers encountered a male wearing dark clothing walking alongside the roadway. No signs of criminal activity. Male pedestrian departed the location.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>2026-02-05 19:25</t>
+          <t>2026-02-07 00:28</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>100 West El Prado</t>
+          <t>4500 McCullough</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Animal Complaint</t>
+          <t>DWI-2nd/Possession Controlled Substance Penalty Group 1</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Citizen found a dog at the laundromat at 4611 McCullough. Citizen stated she would place the dog in the Neighborhood app regarding the missing/found dog. Information report generated.</t>
+          <t>Officers on patrol encountered a vehicle traveling at a high rate of speed without its headlamps on. Traffic stop conducted; driver found to be DWI. Driver was also found to be in possession of a controlled substance in Penalty Group 1. The driver had one prior conviction of DWI. Unconscious male found in the back seat; treated at the scene by EMS and subsequently transported to a sobering facility. Driver subsequently taken into custody for the charges; vehicle impounded.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>2026-02-05 21:00</t>
+          <t>2026-02-07 00:34</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>400 East Olmos</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Disturbance</t>
+          <t>Burglary in Progress/Disturbance in Progress</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Reports of a female screaming. Officers searched the area and stayed in the reported vicinity. No further reports and no other indications of any screaming. The reporting person contacted and could not tell where it was coming from and stated it may have been a loud television. Information report generated.</t>
+          <t>Officers dispatched to a burglary in progress. Upon arrival, officers discovered a male attempting to leave a residence with belongings. Officers spoke with the complainant who stated she was not expecting her boyfriend to be home. Officers determined the situation was not an active burglary. No signs of criminal activity; situation/scene secured.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>2026-02-06 09:00</t>
+          <t>2026-02-07 07:39</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>500 Thelma</t>
+          <t>200 Devine</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>City Ordinance Violation</t>
+          <t>Burglary-Vehicle</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of a parking violation. Vehicle in question had departed the location prior to officer’s arrival.</t>
+          <t>Officers dispatched to location for a report of burglarized vehicles in driveway. Vehicles were found to have been rummaged through, and nothing appeared to have been missing. The case is currently under investigation.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>2026-02-06 23:05</t>
+          <t>2026-02-07 17:00</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>200 East Melrose</t>
+          <t>4800 McCullough</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Suspicious Vehicle</t>
+          <t>Suspicious Person</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Officers dispatched to a suspicious vehicle in the area. Officers made contact with the owner of a camper type van. No wants/warrants/alerts for the vehicle or owner. The individual departed the location after officers made contact with him; area/situation clear.</t>
+          <t>Officers dispatched to location for a suspicious male waiting at the bus stop. Officers contacted the male who stated he did not have any place he wanted to go; however, the male later stated he would like to go to a shelter. Officers provided a courtesy ride of the male to Haven for Hope and referred to their services.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>2026-02-06 23:22</t>
+          <t>2026-02-08 02:45</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>500 East Olmos</t>
+          <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Suspicious Person</t>
+          <t>Minor Motor Vehicle Accident</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Officers encountered a male wearing dark clothing walking alongside the roadway. No signs of criminal activity. Male pedestrian departed the location.</t>
+          <t>Officers dispatched to location for a motor vehicle accident. AH EMS and OPFD called to the scene for apparent minor injuries; occupants all refused medical care. The driver stated she was not paying attention and hit the circle; there were no signs of criminal activity.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>2026-02-07 00:28</t>
+          <t>2026-02-08 14:27</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>4500 McCullough</t>
+          <t>700 East Olmos</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>DWI-2nd/Possession Controlled Substance Penalty Group 1</t>
+          <t>Vehicle Impound</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Officers on patrol encountered a vehicle traveling at a high rate of speed without its headlamps on. Traffic stop conducted; driver found to be DWI. Driver was also found to be in possession of a controlled substance in Penalty Group 1. The driver had one prior conviction of DWI. Unconscious male found in the back seat; treated at the scene by EMS and subsequently transported to a sobering facility. Driver subsequently taken into custody for the charges; vehicle impounded.</t>
+          <t>Traffic stop for expired registration. Vehicle was impounded for no insurance. The driver issued citations and was released from the scene without further incident.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>2026-02-07 00:34</t>
+          <t>2026-02-08 15:52</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>400 East Olmos</t>
+          <t>400 Devine</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Burglary in Progress/Disturbance in Progress</t>
+          <t>Motor Vehicle Accident-Minor</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Officers dispatched to a burglary in progress. Upon arrival, officers discovered a male attempting to leave a residence with belongings. Officers spoke with the complainant who stated she was not expecting her boyfriend to be home. Officers determined the situation was not an active burglary. No signs of criminal activity; situation/scene secured.</t>
+          <t>Officers dispatched to location for a minor motor vehicle accident. No reported injuries. Vehicles towed away from the scene due to both not being operable.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>2026-02-07 07:39</t>
+          <t>2026-02-08 18:49</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>200 Devine</t>
+          <t>400 Devine</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Burglary-Vehicle</t>
+          <t>Vehicle Impound</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of burglarized vehicles in driveway. Vehicles were found to have been rummaged through, and nothing appeared to have been missing. The case is currently under investigation.</t>
+          <t>Traffic stop for defective lamps. Vehicle was found to not have valid insurance; driver found to not have a driver’s license. Vehicle impounded; driver issued citations and released from the scene.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>2026-02-07 17:00</t>
+          <t>2026-02-08 22:20</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>4800 McCullough</t>
+          <t>100 East Wildwood</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Suspicious Person</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a suspicious male waiting at the bus stop. Officers contacted the male who stated he did not have any place he wanted to go; however, the male later stated he would like to go to a shelter. Officers provided a courtesy ride of the male to Haven for Hope and referred to their services.</t>
+          <t>Officers dispatched to location for a vehicle parked in the area for a long period of time. Officers discovered no signs of criminal activity; the driver was actively using his cell phone and had pulled over. Scene secure.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>2026-02-08 02:45</t>
+          <t>2026-02-08 23:27</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>100 Paloma</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Minor Motor Vehicle Accident</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a motor vehicle accident. AH EMS and OPFD called to the scene for apparent minor injuries; occupants all refused medical care. The driver stated she was not paying attention and hit the circle; there were no signs of criminal activity.</t>
+          <t>Officers assisted OPFD with a sick/injured person at the location. Officers stood by and covered OPFD personnel until cleared. No police actions taken.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>2026-02-08 14:27</t>
+          <t>2026-02-09 14:46</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>700 East Olmos</t>
+          <t>500 East Hermosa</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Vehicle Impound</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Traffic stop for expired registration. Vehicle was impounded for no insurance. The driver issued citations and was released from the scene without further incident.</t>
+          <t>Traffic stop for traffic violation. Vehicle was found to not have valid insurance. Vehicle impounded; driver issued citations and released from the scene.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>2026-02-08 15:52</t>
+          <t>2026-02-10 16:20</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>400 Devine</t>
+          <t>600 East Olmos</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Motor Vehicle Accident-Minor</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a minor motor vehicle accident. No reported injuries. Vehicles towed away from the scene due to both not being operable.</t>
+          <t>Officers dispatched for an activated residential burglar alarm. Resident accidentally set the alarm off. No signs of criminal activity. Scene secured.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>2026-02-08 18:49</t>
+          <t>2026-02-10 16:34</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>400 Devine</t>
+          <t>200 Park Drive</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Vehicle Impound</t>
+          <t>Assist the Public-Motorist Assist</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Traffic stop for defective lamps. Vehicle was found to not have valid insurance; driver found to not have a driver’s license. Vehicle impounded; driver issued citations and released from the scene.</t>
+          <t>Officers assisted a motorist with a flat tire. No signs of criminal activity; scene secure.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>2026-02-08 22:20</t>
+          <t>2026-02-10 18:07</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>100 East Wildwood</t>
+          <t>5100 McCullough</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Theft</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a vehicle parked in the area for a long period of time. Officers discovered no signs of criminal activity; the driver was actively using his cell phone and had pulled over. Scene secure.</t>
+          <t>Officers dispatched to location for a report of a theft that just occurred. Officers searched the area and were unable to locate the suspect; however, a positive identity of the suspect was made. Case and information are currently under investigation with OPPD CID for the current theft and other possible thefts in the area.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>2026-02-08 23:27</t>
+          <t>2026-02-11 12:09</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>100 Paloma</t>
+          <t>100 Primera</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Burglary-Vehicle</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Officers assisted OPFD with a sick/injured person at the location. Officers stood by and covered OPFD personnel until cleared. No police actions taken.</t>
+          <t>Officers dispatched to location for a burglary report. Unsecured vehicle was rummaged through; approximately $25 in cash taken from glove box. Case is currently under investigation.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>2026-02-09 14:46</t>
+          <t>2026-02-12 05:42</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>500 East Hermosa</t>
+          <t>100 East Mandalay</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Vehicle Impound</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Traffic stop for traffic violation. Vehicle was found to not have valid insurance. Vehicle impounded; driver issued citations and released from the scene.</t>
+          <t>Verbal disturbance between family members. Situation and individuals ok.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>2026-02-10 16:20</t>
+          <t>2026-02-12 17:45</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>600 East Olmos</t>
+          <t>200 East Edgewood</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Officers dispatched for an activated residential burglar alarm. Resident accidentally set the alarm off. No signs of criminal activity. Scene secured.</t>
+          <t>Officers dispatched to assist with the search of a person who ran from AHPD officers. Individual was located and was emergency detained by way of referral to a mental health facility.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>2026-02-10 16:34</t>
+          <t>2026-02-13 14:00</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>200 Park Drive</t>
+          <t>100 West El Prado</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Assist the Public-Motorist Assist</t>
+          <t>Offense-Fraud</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Officers assisted a motorist with a flat tire. No signs of criminal activity; scene secure.</t>
+          <t>Officers dispatched to take report for fraud. Case is currently under investigation with OPPD CID.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>2026-02-10 18:07</t>
+          <t>2026-02-13 18:00</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>5100 McCullough</t>
+          <t>5300 McCullough</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Theft</t>
+          <t>Suspicious Person</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of a theft that just occurred. Officers searched the area and were unable to locate the suspect; however, a positive identity of the suspect was made. Case and information are currently under investigation with OPPD CID for the current theft and other possible thefts in the area.</t>
+          <t>Officers dispatched to location for a report of a suspicious male. Officers checked the area and contacted the reporting person. Officers were unable to locate the person that prompted the call. No signs of criminal activity.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>2026-02-11 12:09</t>
+          <t>2026-02-14 03:15</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>100 Primera</t>
+          <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Burglary-Vehicle</t>
+          <t>Vehicle Accident/Hit and Run/Damage to City Property</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a burglary report. Unsecured vehicle was rummaged through; approximately $25 in cash taken from glove box. Case is currently under investigation.</t>
+          <t>Officers discovered damage to the traffic circle. Officers followed a trail of debris that led to a damaged vehicle that was parked blocking the driveway of a residence on the 100blk E. Mandalay. Owner of vehicle was contacted and questioned about the situation. Vehicle was impounded. Case is currently under investigation.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>2026-02-11 12:09</t>
+          <t>2026-02-14 16:40</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>100 Primera</t>
+          <t>5100 McCullough</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Burglary-Vehicle</t>
+          <t>Theft</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a burglary report. Unsecured vehicle was rummaged through; approximately $25 in cash taken from glove box. The case is currently under investigation.</t>
+          <t>Officers dispatched to location for a theft report. Officers located the suspect who was subsequently issued a citation for the theft amount (less than $100). Case is currently under investigation with OPPD CID for relation to any other thefts in the area.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>2026-02-11 12:09</t>
+          <t>2026-02-14 20:35</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>100 Primera</t>
+          <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Burglary-Vehicle</t>
+          <t>Verbal Disturbance</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a burglary report. Unsecured vehicle was rummaged through; approximately $25 in cash taken from glove box. Case is currently under investigation.</t>
+          <t>Officers dispatched to location for a verbal disturbance between an employee and customer. Situation was resolved and there were no signs of criminal activity.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>2026-02-12 05:42</t>
+          <t>2026-02-14 23:00</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>100 East Mandalay</t>
+          <t>200 Parklane</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Information/Assist Other Agency</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Verbal disturbance between family members. Situation and individuals ok.</t>
+          <t>Officers dispatched to the area for a report of a juvenile walking in the area that appeared to be lost. Officers searched the area and learned a teenage male with a disability had left the house. While gathering information, AHPD received a similar call. OPPD officers were able to take the parents of the teenage boy to pick him up from AHPD. Teenager was found to be ok.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>2026-02-12 05:42</t>
+          <t>2026-02-15 20:26</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>100 East Mandalay</t>
+          <t>4200 McCullough</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Weapons Charge/Possession Charge/Evading</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Verbal disturbance between family members. Situation and individuals ok.</t>
+          <t>Officers attempted to stop a vehicle for a traffic violation. Driver of vehicle continued traveling north at a slow pace, refusing to pull over. Once the vehicle stopped, Officers quickly contacted the driver and placed him in custody for evading/eluding. Driver was found to be in possession of two loaded handguns and multiple grams of a controlled substance. Case is currently under further investigation.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>2026-02-12 17:45</t>
+          <t>2026-02-15 23:00</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>200 East Edgewood</t>
+          <t>200 North Comal</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Officers dispatched to assist with the search of a person who ran from AHPD officers. Individual was located and was emergency detained by way of referral to a mental health facility.</t>
+          <t>OPPD officer dispatched to assist AHPD with collecting a breath specimen utilizing an Intoxilyzer instrument.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>2026-02-12 17:45</t>
+          <t>2026-02-16 18:30</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>200 East Edgewood</t>
+          <t>100 West El Prado</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Animal Complaint</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Officers dispatched to assist with the search of a person who ran from AHPD officers. Individual was located and was emergency detained by way of referral to a mental health facility.</t>
+          <t>Officers dispatched to assist with a found animal.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>2026-02-13 14:00</t>
+          <t>2026-02-16 18:38</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>100 West El Prado</t>
+          <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Offense-Fraud</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Officers dispatched to take report for fraud. Case is currently under investigation with OPPD CID.</t>
+          <t>Welfare check on a sick/injured male. OPFD responded to assist with assessing the male. Officers cleared the scene once no longer needed.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>2026-02-13 14:00</t>
+          <t>2026-02-17 14:15</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>100 West El Prado</t>
+          <t>600 East Olmos</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Offense-Fraud</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Officers dispatched to take report for fraud. Case is currently under investigation with OPPD CID.</t>
+          <t>Activated burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>2026-02-13 18:00</t>
+          <t>2026-02-17 17:30</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>5300 McCullough</t>
+          <t>100 Thelma</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Suspicious Person</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of a suspicious male. Officers checked the area and contacted the reporting person. Officers were unable to locate the person that prompted the call. No signs of criminal activity.</t>
+          <t>OPPD officers dispatched to assist SAPD with a motor vehicle accident.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>2026-02-13 18:00</t>
+          <t>2026-02-18 17:50</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>5300 McCullough</t>
+          <t>400 Thelma</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Suspicious Person</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of a suspicious male. Officers checked the area and contacted the reporting person. Officers were unable to locate the person that prompted the call. No signs of criminal activity.</t>
+          <t>OPPD officers assisted OPFD with a sick/injured elderly male. No police actions taken.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>2026-02-14 03:15</t>
+          <t>2026-02-18 20:45</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>400 East Wildwood</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Vehicle Accident/Hit and Run/Damage to City Property</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Officers discovered damage to the traffic circle. Officers followed a trail of debris that led to a damaged vehicle that was parked blocking the driveway of a residence on the 100blk E. Mandalay. Owner of vehicle was contacted and questioned about the situation. Vehicle was impounded. Case is currently under investigation.</t>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location clear.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>2026-02-14 03:15</t>
+          <t>2026-02-19 02:57</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Vehicle Accident/Hit and Run/Damage to City Property</t>
+          <t>Public Intox</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Officers discovered damage to the traffic circle. Officers followed a trail of debris that led to a damaged vehicle that was parked blocking the driveway of a residence on the 100blk E. Mandalay. Owner of vehicle was contacted and questioned about the situation. Vehicle was impounded. Case is currently under investigation.</t>
+          <t>Officers encountered an intoxicated male at the business. Male was taken into custody for public intox and referred to a sobering facility.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>2026-02-14 16:40</t>
+          <t>2026-02-19 16:09</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>5100 McCullough</t>
+          <t>100 West El Prado</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Theft</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a theft report. Officers located the suspect who was subsequently issued a citation for the theft amount (less than $100). Case is currently under investigation with OPPD CID for relation to any other thefts in the area.</t>
+          <t>OPPD CID was requested to assist another law enforcement agency with information on a missing person.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>2026-02-14 16:40</t>
+          <t>2026-02-19 23:45</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>5100 McCullough</t>
+          <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Theft</t>
+          <t>Burglar Alarm-Commercial</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a theft report. Officers located the suspect who was subsequently issued a citation for the theft amount (less than $100). Case is currently under investigation with OPPD CID for relation to any other thefts in the area.</t>
+          <t>Officers dispatched to location for an activated commercial burglar alarm. No signs of criminal activity. Unknown reason for activation. Location secured.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>2026-02-14 20:35</t>
+          <t>2026-02-20 00:45</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>4200 McCullough</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Verbal Disturbance</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a verbal disturbance between an employee and customer. Situation was resolved and there were no signs of criminal activity.</t>
+          <t>Officers conducted a welfare check on a female parked in the parking lot of the business. Female was determined to be ok. Officers then cleared the scene.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>2026-02-14 20:35</t>
+          <t>2026-02-20 01:15</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>700 E El Prado</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Verbal Disturbance</t>
+          <t>Field Contact</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a verbal disturbance between an employee and customer. Situation was resolved and there were no signs of criminal activity.</t>
+          <t>Officers conducted a field contact on two individuals in the area due to recent vehicle burglaries. No signs of criminal activity. Individuals were released from the scene.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>2026-02-14 23:00</t>
+          <t>2026-02-20 03:30</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>200 Parklane</t>
+          <t>100 Park Dr</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Information/Assist Other Agency</t>
+          <t>Suspicious Activity</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Officers dispatched to the area for a report of a juvenile walking in the area that appeared to be lost. Officers searched the area and learned a teenage male with a disability had left the house. While gathering information, AHPD received a similar call. OPPD officers were able to take the parents of the teenage boy to pick him up from AHPD. Teenager was found to be ok.</t>
+          <t>Officers conducted a welfare check on a dog that had been barking for a while. Location was ok and homeowner spoke with officers. Dog was secured inside the house.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>2026-02-14 23:00</t>
+          <t>2026-02-20 07:51</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>200 Parklane</t>
+          <t>300 Devine</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Information/Assist Other Agency</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Officers dispatched to the area for a report of a juvenile walking in the area that appeared to be lost. Officers searched the area and learned a teenage male with a disability had left the house. While gathering information, AHPD received a similar call. OPPD officers were able to take the parents of the teenage boy to pick him up from AHPD. Teenager was found to be ok.</t>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location clear.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>2026-02-15 20:26</t>
+          <t>2026-02-20 21:00</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>4200 McCullough</t>
+          <t>600 East Mandalay</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Weapons Charge/Possession Charge/Evading</t>
+          <t>Suspicious Activity</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Officers attempted to stop a vehicle for a traffic violation. Driver of vehicle continued traveling north at a slow pace, refusing to pull over. Once the vehicle stopped, Officers quickly contacted the driver and placed him in custody for evading/eluding. Driver was found to be in possession of two loaded handguns and multiple grams of a controlled substance. Case is currently under further investigation.</t>
+          <t>Resident reported receiving disturbing text messages from an unknown person. After a brief investigation, the situation was determined to be a scam. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>2026-02-15 20:26</t>
+          <t>2026-02-21 09:59</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>4200 McCullough</t>
+          <t>400 Paseo Encinal</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Weapons Charge/Possession Charge/Evading</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Officers attempted to stop a vehicle for a traffic violation. Driver of vehicle continued traveling north at a slow pace, refusing to pull over. Once the vehicle stopped, Officers quickly contacted the driver and placed him in custody for evading/eluding. Driver was found to be in possession of two loaded handguns and multiple grams of a controlled substance. Case is currently under further investigation.</t>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Alarm accidentally activated by a contractor conducting work at the residence. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>2026-02-15 23:00</t>
+          <t>2026-02-21 12:43</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>200 North Comal</t>
+          <t>200 East Melrose</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Suspicious Person</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>OPPD officer dispatched to assist AHPD with collecting a breath specimen utilizing an Intoxilyzer instrument.</t>
+          <t>Yard worker taking a break under a tree. Worker cleared of any suspicious activity.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>2026-02-15 23:00</t>
+          <t>2026-02-21 17:00</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>200 North Comal</t>
+          <t>600 East Olmos</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>OPPD officer dispatched to assist AHPD with collecting a breath specimen utilizing an Intoxilyzer instrument.</t>
+          <t>Welfare check on a male walking on the street pushing a shopping cart. Male was cleared of any criminal activity and released from the scene.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>2026-02-16 18:30</t>
+          <t>2026-02-22 02:09</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>100 West El Prado</t>
+          <t>100 Stanford</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Animal Complaint</t>
+          <t>Suspicious Activity</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Officers dispatched to assist with a found animal.</t>
+          <t>Officers encountered a male walking towards the rear of a residence. Male was identified as the resident’s brother. No signs of criminal activity. Male was cleared; location ok.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>2026-02-16 18:30</t>
+          <t>2026-02-22 02:33</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>100 West El Prado</t>
+          <t>1000 East Contour</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Animal Complaint</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Officers dispatched to assist with a found animal.</t>
+          <t>Welfare check on a male walking late at night. Male was cleared of criminal activity and voluntarily identified himself to officers. Male was walking back home to a nearby location.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>2026-02-16 18:38</t>
+          <t>2026-02-22 10:58</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>500 Austin Hwy</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Welfare check on a sick/injured male. OPFD responded to assist with assessing the male. Officers cleared the scene once no longer needed.</t>
+          <t>Officers dispatched to location to assist AHPD with identifying a female. No other police actions taken.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>2026-02-16 18:38</t>
+          <t>2026-02-22 19:35</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>300 Dora</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Welfare check on a sick/injured male. OPFD responded to assist with assessing the male. Officers cleared the scene once no longer needed.</t>
+          <t>OPPD officers assisted SAPD with searching a vacant house. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>2026-02-17 14:15</t>
+          <t>2026-02-23 07:56</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>600 East Olmos</t>
+          <t>900 East Contour</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Information/C.O.V./Parking</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Activated burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+          <t>Officers on patrol encountered a vehicle parked in the roadway partially blocking the flow of traffic. Warning issued to driver; vehicle moved out of the roadway.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>2026-02-17 14:15</t>
+          <t>2026-02-24 00:47</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>600 East Olmos</t>
+          <t>500 Thelma</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Activated burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+          <t>Officers on patrol observed movement inside the residence with the lights off. A close friend of the homeowner was conducting repairs inside the residence. No signs of criminal activity/no observed ordinance violations. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>2026-02-17 17:30</t>
+          <t>2026-02-25 08:20</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>100 Thelma</t>
+          <t>800 East Contour</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Information/Assist Other Agency</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>OPPD officers dispatched to assist SAPD with a motor vehicle accident.</t>
+          <t>Officers dispatched to location for reports of paperwork spread out over the roadway. Officers found the paperwork to be important documents. Owner of the documents stated their vehicle had been burglarized (in San Antonio) and arrived on location to retrieve their property. Information referred to original handling agency (SAPD). Case will be referred to OPPD CID for further investigation.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>2026-02-17 17:30</t>
+          <t>2026-02-26 09:45</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>100 Thelma</t>
+          <t>100 Paloma</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Information</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>OPPD officers dispatched to assist SAPD with a motor vehicle accident.</t>
+          <t>Officers dispatched to location for a damaged sprinkler system. Homeowner notified.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>2026-02-18 17:50</t>
+          <t>2026-02-26 17:17</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>400 Thelma</t>
+          <t>300 Parklane</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Found Property</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>OPPD officers assisted OPFD with a sick/injured elderly male. No police actions taken.</t>
+          <t>Officers dispatched to location for found property. The property came from a vehicle that was previously burglarized in San Antonio. OPPD officers had located property belonging to the same person the day prior and had returned all items. OPPD is working closely with SAPD in attempt to identify any suspects.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>2026-02-18 17:50</t>
+          <t>2026-02-27 14:00</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>400 Thelma</t>
+          <t>300 Parklane</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>AOA-OPFD</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>OPPD officers assisted OPFD with a sick/injured elderly male. No police actions taken.</t>
+          <t>Officers dispatched to location to assist OPFD with a small grass fire.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>2026-02-18 17:50</t>
+          <t>2026-02-28 03:54</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>400 Thelma</t>
+          <t>100 Earl</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>AOA-SAPD</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>OPPD officers assisted OPFD with a sick/injured elderly male. No police actions taken.</t>
+          <t>OPPD Officers assisted SAPD with a burglary in progress call at a residence nearby. OPPD officers provided cover and once no longer needed, they departed without any incident.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>2026-02-18 20:45</t>
+          <t>2026-02-28 04:30</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>400 East Wildwood</t>
+          <t>5100 McCullough</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location clear.</t>
+          <t>Officers on patrol observed a vehicle parked at the location. Welfare check done on the male occupant. Male was resting inside his vehicle and cleared of any wants/warrants. Male departed the location without any incident.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>2026-02-18 20:45</t>
+          <t>2026-02-28 14:30</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>400 East Wildwood</t>
+          <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Parking Complaint</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location clear.</t>
+          <t>Officers dispatched for a parking complaint. Vehicles were promptly moved out of the way of a business driveway. No other complaints.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>2026-02-18 20:45</t>
+          <t>2026-02-28 17:00</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>400 East Wildwood</t>
+          <t>100 West El Prado</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Found Property</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location clear.</t>
+          <t>Officers dispatched to location for a reported alleged replica/novelty military item. The item was released to proper authorities for destruction.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>2026-02-19 02:57</t>
+          <t>2026-03-01 01:01</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>1000 Shook</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Public Intox</t>
+          <t>Field Contact</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Officers encountered an intoxicated male at the business. Male was taken into custody for public intox and referred to a sobering facility.</t>
+          <t>Officers encountered a male and female walking down the street that were seen coming from the alleyway. Officers contacted both persons who were cleared for any want/warrants/criminal activity. Both persons were students at Trinity University and departed the location without further incident.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>2026-02-19 02:57</t>
+          <t>2026-03-02 09:39</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>100 Parklane</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Public Intox</t>
+          <t>Animal Complaint</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Officers encountered an intoxicated male at the business. Male was taken into custody for public intox and referred to a sobering facility.</t>
+          <t>Officers dispatched to area for a report of a large dog running at-large. Officers were able to assist the owner in retrieving their dog. Officers then cleared the location without further incident.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>2026-02-19 16:09</t>
+          <t>2026-03-03 15:42</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>100 West El Prado</t>
+          <t>4400 McCullough</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>OPPD CID was requested to assist another law enforcement agency with information on a missing person.</t>
+          <t>Officers conducted a welfare check on a male laying down in the parking lot. Officers were able to identify the male and determined he was not wanted nor had any active warrants. Male stated he was resting due to having just walked from a church and was returning home. Male was given a courtesy ride to his residence.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>2026-02-19 16:09</t>
+          <t>2026-03-05 11:56</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>100 West El Prado</t>
+          <t>4600 McCullough</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Parking Complaint</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>OPPD CID was requested to assist another law enforcement agency with information on a missing person.</t>
+          <t>Officers dispatched to location for a reported parking complaint. Driver of vehicle agreed to move vehicle to a better location. No other complaints.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>2026-02-19 23:45</t>
+          <t>2026-03-05 18:00</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Commercial</t>
+          <t>Emergency Detention</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for an activated commercial burglar alarm. No signs of criminal activity. Unknown reason for activation. Location secured.</t>
+          <t>Officers dispatched to location for a report of a suspicious male parked at the gas pumps. Officers made the location and found the male was in need of immediate medical/mental treatment. Officers conducted an emergency detention of the male and referred/transported him to a local hospital for treatment.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>2026-02-19 23:45</t>
+          <t>2026-03-06 01:16</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>100 Luther</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Commercial</t>
+          <t>Crime Prevention</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for an activated commercial burglar alarm. No signs of criminal activity. Unknown reason for activation. Location secured.</t>
+          <t>Officers on patrol observed an open front door of a residence. Officers cleared the home of any criminal activity and notified the homeowner. Officers were able to secure the home and returned back to their normal patrol duties.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>2026-02-20 00:45</t>
+          <t>2026-03-06 18:20</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>4200 McCullough</t>
+          <t>900 East Contour</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Suspicious Person</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Officers conducted a welfare check on a female parked in the parking lot of the business. Female was determined to be ok. Officers then cleared the scene.</t>
+          <t>Officers dispatched to the area for reports of a male dragging a large item. Officers made contact with the male and determined no criminal activity was taking place. Male was cleared for any wants/warrants and released from the scene.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>2026-02-20 00:45</t>
+          <t>2026-03-07 15:28</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>4200 McCullough</t>
+          <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Forgery</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Officers conducted a welfare check on a female parked in the parking lot of the business. Female was determined to be ok. Officers then cleared the scene.</t>
+          <t>Officers dispatched to location to take a report for a counterfeit bill that was used to purchased items. Officers were able to take custody of the counterfeit bill and generate an offense report. Case will be forwarded to OPPD CID for further investigation.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>2026-02-20 01:15</t>
+          <t>2026-03-07 17:26</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>700 E El Prado</t>
+          <t>700 East Contour</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Field Contact</t>
+          <t>Animal Complaint</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Officers conducted a field contact on two individuals in the area due to recent vehicle burglaries. No signs of criminal activity. Individuals were released from the scene.</t>
+          <t>Officers assisted a homeowner with locating their loose dog. Dog was successfully captured and returned to its owner.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>2026-02-20 01:15</t>
+          <t>2026-03-08 13:14</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>700 E El Prado</t>
+          <t>100 Brittany</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Field Contact</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Officers conducted a field contact on two individuals in the area due to recent vehicle burglaries. No signs of criminal activity. Individuals were released from the scene.</t>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Residence cleared and secured.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>2026-02-20 03:30</t>
+          <t>2026-03-08 23:35</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>100 Park Dr</t>
+          <t>300 Parklane</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Suspicious Activity</t>
+          <t>Suspicious Persons</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Officers conducted a welfare check on a dog that had been barking for a while. Location was ok and homeowner spoke with officers. Dog was secured inside the house.</t>
+          <t>Officers encountered 3 juvenile persons walking down the street who were not from the area. Officers were able to determine no criminal activity was taking place and were able to contact their parents to pick up the individuals.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>2026-02-20 03:30</t>
+          <t>2026-03-09 03:10</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>100 Park Dr</t>
+          <t>300 Alameda Circle</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Suspicious Activity</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Officers conducted a welfare check on a dog that had been barking for a while. Location was ok and homeowner spoke with officers. Dog was secured inside the house.</t>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Residence cleared and secured.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>2026-02-20 07:51</t>
+          <t>2026-03-09 08:25</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>300 Devine</t>
+          <t>600 East Olmos</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Information Report</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location clear.</t>
+          <t>Officers dispatched to location to take a report of a possible scam/cyber-crime report. Report will be forwarded to OPPD CID for further investigation.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>2026-02-20 07:51</t>
+          <t>2026-03-11 11:21</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>300 Devine</t>
+          <t>400 East Olmos</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location clear.</t>
+          <t>Activated residential burglar alarm. Alarm accidentally caused by employee of the resident. Location cleared for any criminal activity. Location secure.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>2026-02-20 21:00</t>
+          <t>2026-03-11 13:44</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>600 East Mandalay</t>
+          <t>300 Devine</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Suspicious Activity</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Resident reported receiving disturbing text messages from an unknown person. After a brief investigation, the situation was determined to be a scam. Location cleared.</t>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared and secured.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>2026-02-20 21:00</t>
+          <t>2026-03-11 14:11</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>600 East Mandalay</t>
+          <t>500 East Mandalay</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>Suspicious Activity</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Resident reported receiving disturbing text messages from an unknown person. After a brief investigation, the situation was determined to be a scam. Location cleared.</t>
+          <t>Officers dispatched to location for a report of suspicious activity. Homeowner wanted to report a possible attempted theft. Case will be forwarded to OPPD CID for further investigation.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>2026-02-21 09:59</t>
+          <t>2026-03-12 06:45</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>400 Paseo Encinal</t>
+          <t>100 Westside</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. No signs of criminal activity. Alarm accidentally activated by a contractor conducting work at the residence. Location cleared.</t>
+          <t>Officers made contact with a female walking down the street without any shoes. Officers discovered the female had been in an argument with her girlfriend. No signs of criminal activity were present; female was clear of any wants/warrants. Female offered a courtesy ride to a safe place.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>2026-02-21 09:59</t>
+          <t>2026-03-12 09:15</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>400 Paseo Encinal</t>
+          <t>700 East Olmos</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Roadway Hazard</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. No signs of criminal activity. Alarm accidentally activated by a contractor conducting work at the residence. Location cleared.</t>
+          <t>Officers cleared the roadway of a large branch blocking the roadway.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>2026-02-21 12:43</t>
+          <t>2026-03-12 16:22</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>200 East Melrose</t>
+          <t>400 Thelma</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Suspicious Person</t>
+          <t>Disturbance/Emergency Detention</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Yard worker taking a break under a tree. Worker cleared of any suspicious activity.</t>
+          <t>Officers dispatched to a verbal disturbance in progress. Ex-girlfriend of the caller was sitting underneath the caller’s vehicle preventing the caller from leaving. Ex-girlfriend was evaluated for a mental health issue and referred to a mental health facility for treatment. No signs of criminal activity were reported. Officers cleared the scene.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>2026-02-21 12:43</t>
+          <t>2026-03-12 18:33</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>200 East Melrose</t>
+          <t>8500 Jones Maltsberger</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Suspicious Person</t>
+          <t>Information/AOA</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Yard worker taking a break under a tree. Worker cleared of any suspicious activity.</t>
+          <t>An off-duty OPPD Officer was working an off-duty assignment at a local business. The officer received reports of a suspicious male. The OPPD officer assisted SAPD with location the suspicious male and provided information.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>2026-02-21 17:00</t>
+          <t>2026-03-12 21:50</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>600 East Olmos</t>
+          <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>Welfare Check</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Welfare check on a male walking on the street pushing a shopping cart. Male was cleared of any criminal activity and released from the scene.</t>
+          <t>Welfare check on a male that was possibly panhandling at the business location. Officers arrived at the location and found that the male had already departed the location on his own prior to their arrival.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>2026-02-21 17:00</t>
+          <t>2026-03-13 01:52</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>600 East Olmos</t>
+          <t>4600 McCullough</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Burglar Alarm-Business</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Welfare check on a male walking on the street pushing a shopping cart. Male was cleared of any criminal activity and released from the scene.</t>
+          <t>Activated commercial burglar alarm. Alarm caused by faulty battery. No signs of criminal activity. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>2026-02-22 02:09</t>
+          <t>2026-03-13 02:45</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>100 Stanford</t>
+          <t>100 West El Prado</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Suspicious Activity</t>
+          <t>AOA</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Officers encountered a male walking towards the rear of a residence. Male was identified as the resident’s brother. No signs of criminal activity. Male was cleared; location ok.</t>
+          <t>Lift assist at Olmos Park Condos with OPFD.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>2026-02-22 02:09</t>
+          <t>2026-03-13 18:41</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>100 Stanford</t>
+          <t>400 Paseo Encinal</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Suspicious Activity</t>
+          <t>Disturbance</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Officers encountered a male walking towards the rear of a residence. Male was identified as the resident’s brother. No signs of criminal activity. Male was cleared; location ok.</t>
+          <t>Officers dispatched to location for a report of possible suspicious activity. Officers were able to assist the homeowner with their concern and determined no criminal activity was taking place.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>2026-02-22 02:33</t>
+          <t>2026-03-13 23:46</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>1000 East Contour</t>
+          <t>500 East Mandalay</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Welfare check on a male walking late at night. Male was cleared of criminal activity and voluntarily identified himself to officers. Male was walking back home to a nearby location.</t>
+          <t>Officers dispatched to an activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>2026-02-22 02:33</t>
+          <t>2026-03-14 17:00</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>1000 East Contour</t>
+          <t>100 West El Prado</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>AOA</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Welfare check on a male walking late at night. Male was cleared of criminal activity and voluntarily identified himself to officers. Male was walking back home to a nearby location.</t>
+          <t>Lift assist with OPFD.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>2026-02-22 10:58</t>
+          <t>2026-03-14 17:10</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>500 Austin Hwy</t>
+          <t>4200 McCullough</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Burglar Alarm-Business</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Officers dispatched to location to assist AHPD with identifying a female. No other police actions taken.</t>
+          <t>Activated commercial burglar alarm. No signs of criminal activity. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>2026-02-22 10:58</t>
+          <t>2026-03-14 22:40</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>500 Austin Hwy</t>
+          <t>200 Paseo Encinal</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Officers dispatched to location to assist AHPD with identifying a female. No other police actions taken.</t>
+          <t>Officers dispatched for an activated residential burglar alarm. Officers discovered an open front door at the residence and cleared the home by making entry. Homeowner was contacted and requested officers secure the home. No signs of criminal activity were found.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>2026-02-22 19:35</t>
+          <t>2026-03-14 23:32</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>300 Dora</t>
+          <t>5100 McCullough</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Theft</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>OPPD officers assisted SAPD with searching a vacant house. Location cleared.</t>
+          <t>Officers dispatched to location for a report of a theft that occurred. Officers searched the area for a suspect but were unable to locate the SP. Security video obtained by officers. Case will be referred to OPPD CID for further investigation. Theft was less than $100.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>2026-02-22 19:35</t>
+          <t>2026-03-14 23:42</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>300 Dora</t>
+          <t>1000 Shook</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Assist Other Agency</t>
+          <t>Assist the Public</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>OPPD officers assisted SAPD with searching a vacant house. Location cleared.</t>
+          <t>Officers dispatched to location for a resident that was locked out of their residence. Locksmith contacted and assisted the residents.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>2026-02-23 07:56</t>
+          <t>2026-03-15 04:47</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>900 East Contour</t>
+          <t>4100 McCullough</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Information/C.O.V./Parking</t>
+          <t>DWI</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Officers on patrol encountered a vehicle parked in the roadway partially blocking the flow of traffic. Warning issued to driver; vehicle moved out of the roadway.</t>
+          <t>Officers encountered a vehicle parked in the roadway blocking traffic on the 4100 blk of McCullough. Driver was found to be DWI. Driver taken into custody; vehicle impounded.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>2026-02-23 07:56</t>
+          <t>2026-03-16 00:07</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>900 East Contour</t>
+          <t>300 Park Dr</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Information/C.O.V./Parking</t>
+          <t>Traffic Hazard</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Officers on patrol encountered a vehicle parked in the roadway partially blocking the flow of traffic. Warning issued to driver; vehicle moved out of the roadway.</t>
+          <t>Officers cleared the roadway of a downed tree.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>2026-02-24 00:47</t>
+          <t>2026-03-16 11:35</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>500 Thelma</t>
+          <t>400 East Olmos</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Minor Motor Vehicle Accident</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Officers on patrol observed movement inside the residence with the lights off. A close friend of the homeowner was conducting repairs inside the residence. No signs of criminal activity/no observed ordinance violations. Location cleared.</t>
+          <t>Officers dispatched to a minor motor vehicle accident. No injuries reported. Accident report generated. Roadway cleared.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>2026-02-24 00:47</t>
+          <t>2026-03-17 02:50</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>500 Thelma</t>
+          <t>4500 McCullough</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Burglar Alarm-Business</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Officers on patrol observed movement inside the residence with the lights off. A close friend of the homeowner was conducting repairs inside the residence. No signs of criminal activity/no observed ordinance violations. Location cleared.</t>
+          <t>Activated commercial burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>2026-02-25 08:20</t>
+          <t>2026-03-18 09:17</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>800 East Contour</t>
+          <t>500 East Olmos</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Information/Assist Other Agency</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for reports of paperwork spread out over the roadway. Officers found the paperwork to be important documents. Owner of the documents stated their vehicle had been burglarized (in San Antonio) and arrived on location to retrieve their property. Information referred to original handling agency (SAPD). Case will be referred to OPPD CID for further investigation.</t>
+          <t>Officers dispatched to location for a report of an open door. Caller was a neighbor that had not heard from her neighbor in a few days and was worried. Officers made entry and cleared the residence. Resident contacted; officers were able to secure the residence. No signs of criminal activity were found.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>2026-02-25 08:20</t>
+          <t>2026-03-18 10:30</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>800 East Contour</t>
+          <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Information/Assist Other Agency</t>
+          <t>Traffic Hazard</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for reports of paperwork spread out over the roadway. Officers found the paperwork to be important documents. Owner of the documents stated their vehicle had been burglarized (in San Antonio) and arrived on location to retrieve their property. Information referred to original handling agency (SAPD). Case will be referred to OPPD CID for further investigation.</t>
+          <t>Officers dispatched to location for a report of large truck blocking the roadway. Truck had lost power and stopped in the roadway. Truck was able to be moved after a mechanic arrived on scene and charged the battery. No signs of criminal activity or damage. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>2026-02-25 08:20</t>
+          <t>2026-03-19 10:23</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>800 East Contour</t>
+          <t>800 West El Prado</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Information/Assist Other Agency</t>
+          <t>Burglary-Vehicle</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for reports of paperwork spread out over the roadway. Officers found the paperwork to be important documents. Owner of the documents stated their vehicle had been burglarized (in San Antonio) and arrived on location to retrieve their property. Information referred to original handling agency (SAPD). Case will be referred to OPPD CID for further investigation.</t>
+          <t>Officers dispatched to a burglary of vehicle. Victim stated the vehicle was left unlocked and nothing was taken from the vehicle. Incident will be forwarded to OPPD CID for further investigation.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>2026-02-26 09:45</t>
+          <t>2026-03-19 20:26</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>100 Paloma</t>
+          <t>800 East Contour</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Information</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a damaged sprinkler system. Homeowner notified.</t>
+          <t>Welfare check on a male walking down the street pushing a cart. Male was cleared from any needs for assistance.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>2026-02-26 09:45</t>
+          <t>2026-03-20 08:35</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>100 Paloma</t>
+          <t>100 Luther</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Information</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a damaged sprinkler system. Homeowner notified.</t>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Residence cleared.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>2026-02-26 17:17</t>
+          <t>2026-03-20 21:42</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>300 Parklane</t>
+          <t>400 Devine</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Found Property</t>
+          <t>Motorist Assist</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for found property. The property came from a vehicle that was previously burglarized in San Antonio. OPPD officers had located property belonging to the same person the day prior and had returned all items. OPPD is working closely with SAPD in attempt to identify any suspects.</t>
+          <t>Officers assisted a stranded motorist.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>2026-02-26 17:17</t>
+          <t>2026-03-21 16:30</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>300 Parklane</t>
+          <t>400 Thelma</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Found Property</t>
+          <t>Emergency Detention/Disturbance</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for found property. The property came from a vehicle that was previously burglarized in San Antonio. OPPD officers had located property belonging to the same person the day prior and had returned all items. OPPD is working closely with SAPD in attempt to identify any suspects.</t>
+          <t>Officers dispatched to an active verbal disturbance. Officers located a male who was causing the disturbance and determined that he was in need of mental treatment. Male taken into custody and referred to a treatment facility.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>2026-02-27 14:00</t>
+          <t>2026-03-21 18:30</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>300 Parklane</t>
+          <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>AOA-OPFD</t>
+          <t>Burglary Alarm-Commercial</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Officers dispatched to location to assist OPFD with a small grass fire.</t>
+          <t>Activated commercial burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>2026-02-27 14:00</t>
+          <t>2026-03-22 00:04</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>300 Parklane</t>
+          <t>1000 Shook</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>AOA-OPFD</t>
+          <t>Disturbance</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Officers dispatched to location to assist OPFD with a small grass fire.</t>
+          <t>Officers dispatched to location for a report of a male attempting to climb over a fence into the caller’s yard. Upon arrival, officers found the male was attempting to get into the wrong yard (instead the male believed he was entering his mother’s yard). Caller is the neighbor to the male’s mother. No signs of criminal activity. Male was cleared for any wants/warrants.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>2026-02-28 03:54</t>
+          <t>2026-03-22 10:50</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>100 Earl</t>
+          <t>400 Devine</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>AOA-SAPD</t>
+          <t>Poss. Drug Paraphernalia</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>OPPD Officers assisted SAPD with a burglary in progress call at a residence nearby. OPPD officers provided cover and once no longer needed, they departed without any incident.</t>
+          <t>Officers conducted a traffic stop of a vehicle. Driver found to be in possession of drug paraphernalia. Driver issued citation.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>2026-02-28 03:54</t>
+          <t>2026-03-22 19:57</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>100 Earl</t>
+          <t>4200 McCullough</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>AOA-SAPD</t>
+          <t>DWI</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>OPPD Officers assisted SAPD with a burglary in progress call at a residence nearby. OPPD officers provided cover and once no longer needed, they departed without any incident.</t>
+          <t>Officers initiated a traffic stop on vehicle. Driver found to be DWI w/BAC over 0.15; driver was subsequently booked into the Bexar County Jail.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>2026-02-28 04:30</t>
+          <t>2026-03-23 08:39</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>5100 McCullough</t>
+          <t>200 Devine Rd</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Officers on patrol observed a vehicle parked at the location. Welfare check done on the male occupant. Male was resting inside his vehicle and cleared of any wants/warrants. Male departed the location without any incident.</t>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Residence secure.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>2026-02-28 04:30</t>
+          <t>2026-03-23 09:15</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>5100 McCullough</t>
+          <t>200 East Olmos</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Burglar Alarm-Commercial</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Officers on patrol observed a vehicle parked at the location. Welfare check done on the male occupant. Male was resting inside his vehicle and cleared of any wants/warrants. Male departed the location without any incident.</t>
+          <t>Activated commercial burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>2026-02-28 14:30</t>
+          <t>2026-03-23 14:05</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>4100 McCullough</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Parking Complaint</t>
+          <t>Suspicious Person</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Officers dispatched for a parking complaint. Vehicles were promptly moved out of the way of a business driveway. No other complaints.</t>
+          <t>Officers dispatched to location for a suspicious male. Male departed the location prior to officers’ arrival; unable to locate.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>2026-02-28 14:30</t>
+          <t>2026-03-24 11:10</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>600 Thelma</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Parking Complaint</t>
+          <t>Warrant Arrest</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Officers dispatched for a parking complaint. Vehicles were promptly moved out of the way of a business driveway. No other complaints.</t>
+          <t>Officers encountered a male that was known to have active warrants out of Bexar County. Male was detained and subsequently booked for the outstanding warrants.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>2026-02-28 17:00</t>
+          <t>2026-03-24 14:45</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>100 West El Prado</t>
+          <t>5200 McCullough</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Found Property</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a reported alleged replica/novelty military item. The item was released to proper authorities for destruction.</t>
+          <t>Officers dispatched to location for reports of a male waiving a sword around. Officers encountered the male and determined that the sword was a plastic toy sword. Male released from the scene.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>2026-02-28 17:00</t>
+          <t>2026-03-25 02:21</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>100 West El Prado</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Found Property</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a reported alleged replica/novelty military item. The item was released to proper authorities for destruction.</t>
+          <t>A male from a previous warrant arrest was asking for information about his impounded vehicle. Officers offered assistance with locating the man’s vehicle.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>2026-03-01 01:01</t>
+          <t>2026-03-25 08:15</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>1000 Shook</t>
+          <t>200 Parklane</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Field Contact</t>
+          <t>Information</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Officers encountered a male and female walking down the street that were seen coming from the alleyway. Officers contacted both persons who were cleared for any want/warrants/criminal activity. Both persons were students at Trinity University and departed the location without further incident.</t>
+          <t>Officers called to location for reports of missing construction equipment. Officers were able to learn that the equipment was mistakenly picked up by another construction company. Both parties planned on a time to return the equipment. No signs of criminal activity.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>2026-03-01 01:01</t>
+          <t>2026-03-26 16:48</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>1000 Shook</t>
+          <t>100 Odell</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Field Contact</t>
+          <t>Harassment</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Officers encountered a male and female walking down the street that were seen coming from the alleyway. Officers contacted both persons who were cleared for any want/warrants/criminal activity. Both persons were students at Trinity University and departed the location without further incident.</t>
+          <t>Officers responded to a call for telephone harassment. Case forwarded to OPPD CID.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>2026-03-02 09:39</t>
+          <t>2026-03-26 17:20</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>100 Parklane</t>
+          <t>200 Paseo Encinal</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Animal Complaint</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Officers dispatched to area for a report of a large dog running at-large. Officers were able to assist the owner in retrieving their dog. Officers then cleared the location without further incident.</t>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Residence cleared.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>2026-03-02 09:39</t>
+          <t>2026-03-27 06:00</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>100 Parklane</t>
+          <t>400 Thelma</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Animal Complaint</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Officers dispatched to area for a report of a large dog running at-large. Officers were able to assist the owner in retrieving their dog. Officers then cleared the location without further incident.</t>
+          <t>Officers dispatched to location for a report of a skunk with an item stuck on its head. Pest control contacted and took custody of the animal.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>2026-03-03 15:42</t>
+          <t>2026-03-27 08:58</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>4400 McCullough</t>
+          <t>100 Dick Friedrich</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Theft/Evading</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Officers conducted a welfare check on a male laying down in the parking lot. Officers were able to identify the male and determined he was not wanted nor had any active warrants. Male stated he was resting due to having just walked from a church and was returning home. Male was given a courtesy ride to his residence.</t>
+          <t>Officers dispatched to area for an active fire. OPFD and OPPD encountered a male in the wooded area that fled from officers. OPPD officers were able to locate the male a short while later with the assistance of outside agencies. Male was booked into the Bexar County Jail.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>2026-03-03 15:42</t>
+          <t>2026-03-28 09:00</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>4400 McCullough</t>
+          <t>600 East El Prado</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Welfare Check</t>
+          <t>Information Report</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Officers conducted a welfare check on a male laying down in the parking lot. Officers were able to identify the male and determined he was not wanted nor had any active warrants. Male stated he was resting due to having just walked from a church and was returning home. Male was given a courtesy ride to his residence.</t>
+          <t>Officers took a report for telephone harassment.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>2026-03-05 11:56</t>
+          <t>2026-03-29 01:45</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>4600 McCullough</t>
+          <t>100 East Hermosa</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Parking Complaint</t>
+          <t>Suspicious Activity</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a reported parking complaint. Driver of vehicle agreed to move vehicle to a better location. No other complaints.</t>
+          <t>Officers dispatched to area for reports of suspicious activity. Officers canvased the area; no suspicious activity found.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>2026-03-05 11:56</t>
+          <t>2026-03-29 06:15</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>4600 McCullough</t>
+          <t>300 East Hermosa</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Parking Complaint</t>
+          <t>Information</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a reported parking complaint. Driver of vehicle agreed to move vehicle to a better location. No other complaints.</t>
+          <t>Officers dispatched to location for an information report. No signs of criminal activity.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>2026-03-05 18:00</t>
+          <t>2026-03-29 16:21</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>4200 McCullough</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Emergency Detention</t>
+          <t>Burglar Alarm-Commercial</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of a suspicious male parked at the gas pumps. Officers made the location and found the male was in need of immediate medical/mental treatment. Officers conducted an emergency detention of the male and referred/transported him to a local hospital for treatment.</t>
+          <t>Activated commercial burglar alarm. Unknown reason for activation. No signs of criminal activity. Location clear.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>2026-03-05 18:00</t>
+          <t>2026-03-29 19:34</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Emergency Detention</t>
+          <t>Assist Public</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Officers dispatched to location for a report of a suspicious male parked at the gas pumps. Officers made the location and found the male was in need of immediate medical/mental treatment. Officers conducted an emergency detention of the male and referred/transported him to a local hospital for treatment.</t>
+          <t>Officers assisted business owner with information.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>2026-03-06 01:16</t>
+          <t>2026-03-30 13:32</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>100 Luther</t>
+          <t>4300 McCullough</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Crime Prevention</t>
+          <t>Information Report</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Officers on patrol observed an open front door of a residence. Officers cleared the home of any criminal activity and notified the homeowner. Officers were able to secure the home and returned back to their normal patrol duties.</t>
+          <t>Officers dispatched for a report of possible illegal dumping. Information report generated.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>2026-03-06 01:16</t>
+          <t>2026-03-30 16:43</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>100 Luther</t>
+          <t>1000 Shook</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Crime Prevention</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Officers on patrol observed an open front door of a residence. Officers cleared the home of any criminal activity and notified the homeowner. Officers were able to secure the home and returned back to their normal patrol duties.</t>
+          <t>Welfare check on a male sitting on the sidewalk. Male was a maintenance crew member taking a break.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>2026-03-06 18:20</t>
+          <t>2026-03-30 22:20</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>900 East Contour</t>
+          <t>5400 McCullough</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Suspicious Person</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Officers dispatched to the area for reports of a male dragging a large item. Officers made contact with the male and determined no criminal activity was taking place. Male was cleared for any wants/warrants and released from the scene.</t>
+          <t>OPPD officers assisted SAPD with locating a missing adult male. Male was reported as having a mental illness. Male was found and returned safely to his family.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>2026-03-06 18:20</t>
+          <t>2026-04-01 11:13</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>900 East Contour</t>
+          <t>100 East Mandalay</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Suspicious Person</t>
+          <t>Verbal Disturbance</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Officers dispatched to the area for reports of a male dragging a large item. Officers made contact with the male and determined no criminal activity was taking place. Male was cleared for any wants/warrants and released from the scene.</t>
+          <t>Officers dispatched to location for a report of a verbal disturbance. All parties involved departed the location after speaking with officers. No signs of criminal activity.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>2026-03-07 15:28</t>
+          <t>2026-04-01 12:03</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>100 East Mandalay</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Forgery</t>
+          <t>Theft</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Officers dispatched to location to take a report for a counterfeit bill that was used to purchased items. Officers were able to take custody of the counterfeit bill and generate an offense report. Case will be forwarded to OPPD CID for further investigation.</t>
+          <t>Officers dispatched to location for a report of a package theft taken by the deliverer. Case forwarded to OPPD CID for further investigation.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>2026-03-07 15:28</t>
+          <t>2026-04-02 00:02</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>4300 McCullough</t>
+          <t>100 Stanford</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Forgery</t>
+          <t>Burglar Alarm-Residential</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Officers dispatched to location to take a report for a counterfeit bill that was used to purchased items. Officers were able to take custody of the counterfeit bill and generate an offense report. Case will be forwarded to OPPD CID for further investigation.</t>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>2026-03-07 17:26</t>
+          <t>2026-04-02 16:15</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>700 East Contour</t>
+          <t>100 Stanford</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Animal Complaint</t>
+          <t>Verbal Disturbance</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Officers assisted a homeowner with locating their loose dog. Dog was successfully captured and returned to its owner.</t>
+          <t>Officers dispatched to location for a verbal disturbance. Location cleared. Information report generated.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>2026-03-07 17:26</t>
+          <t>2026-04-03 01:50</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>700 East Contour</t>
+          <t>5100 McCullough</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Animal Complaint</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Officers assisted a homeowner with locating their loose dog. Dog was successfully captured and returned to its owner.</t>
+          <t>Officers dispatched to location for reports of shots fired. Officers searched the area with no findings.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>2026-03-08 13:14</t>
+          <t>2026-04-03 02:06</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>100 Brittany</t>
+          <t>200 East Olmos</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Public Intox</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Residence cleared and secured.</t>
+          <t>Officers encountered an intoxicated male. Male taken to a sobering facility.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>2026-03-08 13:14</t>
+          <t>2026-04-04 09:15</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>100 Brittany</t>
+          <t>700 East Contour</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Assist the Public</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Residence cleared and secured.</t>
+          <t>Officers assisted a jogger with a possible injury. Jogger refused EMS and cleared from the scene.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>2026-03-08 23:35</t>
+          <t>2026-04-05 01:15</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>300 Parklane</t>
+          <t>100 Dick Friedrich</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Suspicious Persons</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Officers encountered 3 juvenile persons walking down the street who were not from the area. Officers were able to determine no criminal activity was taking place and were able to contact their parents to pick up the individuals.</t>
+          <t>Welfare check on vehicle stopped at the flood gates. Vehicle and occupants cleared. Vehicle departed location without incident.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>2026-03-08 23:35</t>
+          <t>2026-04-05 04:59</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>300 Parklane</t>
+          <t>4100 McCullough</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Suspicious Persons</t>
+          <t>Damage to City Property</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Officers encountered 3 juvenile persons walking down the street who were not from the area. Officers were able to determine no criminal activity was taking place and were able to contact their parents to pick up the individuals.</t>
+          <t>Officers encountered a damaged traffic sign at the location. Officers searched the area for any other damaged vehicles or property. Location cleared and incident report generated.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>2026-03-09 03:10</t>
+          <t>2026-04-06 00:47</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>300 Alameda Circle</t>
+          <t>100 West El Prado</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Residence cleared and secured.</t>
+          <t>Welfare check on a male walking down the street who appeared to be in distress. Male cleared for any issues and departed the location without incident.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>2026-03-09 03:10</t>
+          <t>2026-04-07 20:05</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>300 Alameda Circle</t>
+          <t>4500 McCullough</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Burglar Alarm-Residential</t>
+          <t>Welfare Check</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Residence cleared and secured.</t>
+          <t>Welfare Check on a homeless male walking into yards and into the street. Male was cleared for any wants/warrants. Male was voluntarily taken to a shelter.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>2026-03-09 08:25</t>
+          <t>2026-04-08 01:19</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>600 East Olmos</t>
+          <t>400 Paseo Encinal</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Information Report</t>
+          <t>Disturbance</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Officers dispatched to location to take a report of a possible scam/cyber-crime report. Report will be forwarded to OPPD CID for further investigation.</t>
+          <t>Verbal disturbance. Parties involved departed location without incident. Location cleared.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>2026-03-09 08:25</t>
+          <t>2026-04-08 22:45</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>600 East Olmos</t>
+          <t>500 Thelma</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Information Report</t>
+          <t>Assist Other Agency</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Officers dispatched to location to take a report of a possible scam/cyber-crime report. Report will be forwarded to OPPD CID for further investigation.</t>
+          <t>Officers assisted OPFD with a lift assist.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
+          <t>2026-04-09 11:45</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>Assist the Public</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>Officers assisted with a complaint about shrubbery.</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>2026-04-09 22:30</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>Suspicious Person</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a suspicious person. Location was cleared. No signs of criminal activity. Person was a worker of the business.</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>2026-04-11 01:45</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>Suspicious Person</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>Officers received a phone call from the business owner who reported a suspicious person on the cameras. Officers made the location and found no one matching the description. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>2026-04-11 11:40</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>200 East Olmos</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>Officers assisted OPFD with a lift assist.</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>2026-04-11 17:20</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>100 Parklane</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>Theft</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a report of a theft of a license plate. Theft was found to have occurred in another city. Officers generated a theft report.</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>2026-04-11 20:45</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>Information Report</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>Officers generated an information report for a non-resident who wanted to report harassment. Person referred to the correct reporting agency.</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t>2026-04-11 21:45</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>300 East Contour</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation; possibly due to weather. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t>2026-04-12 09:52</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>200 West Olmos</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>Suspicious Person</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>Officers alerted to a suspicious male that was pulling on door handles at the HEB parking lot. Officers canvased the area inside OP city limits. Unable to locate the male. Area cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>2026-04-13 14:50</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>4400 McCullough</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>Vehicle Impound</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>Vehicle impounded due to driver not having a valid drivers license and no insurance. Citations issued.</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>2026-04-13 16:55</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>4700 McCullough</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>Vehicle Impound</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>Vehicle impounded due to no insurance. Citations issued.</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
+        <is>
+          <t>2026-04-14 16:24</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>200 Primera</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>Animal Complaint</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>Sick raccoon at residence. Animal control contacted to remove the sick/injured animal.</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr">
+        <is>
+          <t>2026-04-14 17:14</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>100 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>COV-Soliciting</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>Officers dispatched to area for reports of a solicitor. Officers searched the area; unable to locate the person. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr">
+        <is>
+          <t>2026-04-14 17:39</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>400 Devine</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Officers cleared the location.</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr">
+        <is>
+          <t>2026-04-14 19:49</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>200 East Mandalay</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>Welfare check on a possible homeless male. Male was cleared for any wants/warrants. No signs of criminal activity.</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr">
+        <is>
+          <t>2026-04-15 11:20</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>200 Primera</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>Animal Complaint</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>Dead raccoon. Animal collected by OP PW.</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr">
+        <is>
+          <t>2026-04-15 15:10</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>600 East El Prado</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>Welfare check on vehicle. Driver ok; no signs of criminal activity.</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr">
+        <is>
+          <t>2026-04-15 17:08</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>400 Devine</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr">
+        <is>
+          <t>2026-04-15 18:18</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>400 Devine</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>Vehicle Impound</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>Vehicle impounded due to no insurance. Driver issued citations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr">
+        <is>
+          <t>2026-04-16 07:50</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>800 East Contour</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>Officers assisted OPFD with downed tree in roadway.</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr">
+        <is>
+          <t>2026-04-16 21:05</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>300 East Contour</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr">
+        <is>
+          <t>2026-04-17 07:00</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>300 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr">
+        <is>
+          <t>2026-04-17 16:30</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>100 Devine</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>Animal Complaint</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>Found dog. Owner located. Dog returned to owner.</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr">
+        <is>
+          <t>2026-04-17 18:00</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>500 East Basse</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>OPPD officers waived down for a major accident at the intersection of McCullough/Basse. Officers assisted SAPD with the scene.</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr">
+        <is>
+          <t>2026-04-18 10:28</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>Fraud</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a report of a telephone fraud/scam.</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="inlineStr">
+        <is>
+          <t>2026-04-18 18:15</t>
+        </is>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>200 Devine</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>Hit and Run Accident</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>Officers dispatched to the scene of a minor motor vehicle crash. One of the vehicles involved fled the scene prior to officer’ arrival.</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr">
+        <is>
+          <t>2026-04-19 08:45</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>200 Devine</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr">
+        <is>
+          <t>2026-04-19 16:36</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>Officers encountered a male that was requesting medical assistance. OPFD and AH-EMS responded to the scene and took custody of the male.</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr">
+        <is>
+          <t>2026-04-20 06:45</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>5200 McCullough</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Commercial</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>Activated commercial burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="inlineStr">
+        <is>
+          <t>2026-04-20 14:46</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>4200 McCullough</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>Vehicle Impound</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>Vehicle impounded for No Insurance and no driver’s license. Driver issued citations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr">
+        <is>
+          <t>2026-04-20 15:15</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>700 East Olmos</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>Animal Complaint</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>Officers dispatched to area for reports of a dog running around at-large. Officers searched the area and were not able to locate the dog.</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr">
+        <is>
+          <t>2026-04-20 17:26</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>4400 McCullough</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a welfare check of a female. Officers determined the female was in need of mental health services and transported her to a mental health treatment center.</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr">
+        <is>
+          <t>2026-04-21 16:31</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>Verbal Disturbance</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a verbal disturbance. Male suspect was given a criminal trespass warning for the location and subsequently departed the location.</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr">
+        <is>
+          <t>2026-04-22 11:00</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>600 East Olmos</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>Vehicle Impound</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>Vehicle stopped for traffic violation. Driver issued citations. Driver was also found to have active warrants out of AH; AHPD subsequently took custody of the driver. Vehicle impounded.</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>2026-04-22 17:00</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>Criminal Trespass</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>Officers were contacted by business owner of a male that was criminally trespassed from the location the day prior. Officers took the male into custody for violation of a criminal trespass and booked him into the county jail.</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr">
+        <is>
+          <t>2026-04-23 15:02</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>4200 McCullough</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>Property Damage</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a report of property damage. Case forwarded to OPPD CID.</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr">
+        <is>
+          <t>2026-04-23 23:03</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>100 Parkhill</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>OPPD officers assisted OPFD with an activated fire alarm. Location all clear. Unknown reason for alarm.</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr">
+        <is>
+          <t>2026-04-24 10:16</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>100 West Olmos</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>Vehicle Impound</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>Vehicle impound. Driver issued citations.</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr">
+        <is>
+          <t>2026-04-24 11:15</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>100 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>Reports of possible gas leak. OPPD officers assisted OPFD with locating the problem. OPFD handled situation. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr">
+        <is>
+          <t>2026-04-25 07:10</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>200 East Olmos</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>Assist Motorist</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>Officers assisted a motorist with a damaged vehicle. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr">
+        <is>
+          <t>2026-04-25 19:16</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>5100 McCullough</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>Theft 0$-$100</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a report of a theft of alcohol. Offense report generated and forwarded to OPPD CID for further investigation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr">
+        <is>
+          <t>2026-04-27 14:42</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>500 Thelma</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>Welfare Check on an elderly male. Officers determined the male was ok.</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr">
+        <is>
+          <t>2026-04-27 18:52</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>5300 McCullough</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Officers checked and cleared the location.</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr">
+        <is>
+          <t>2026-04-28 06:43</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>1000 Shook</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>Suspicious Person</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for reports of a suspicious person. Case forwarded to OPPD CID for further investigation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr">
+        <is>
+          <t>2026-04-28 15:10</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>400 Park Dr</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>Motorist Assist</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>Officers assisted a motorist with a broken-down vehicle. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
+          <t>2026-04-29 10:30</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>200 Parklane</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>Soliciting</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>Officers dispatched to area for reports of solicitors. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr">
+        <is>
+          <t>2026-04-30 08:45</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>300 Parklane</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>Information Report</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>COV report for overgrown shrubbery.</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr">
+        <is>
+          <t>2026-04-30 10:30</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>100 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>Activated fire alarm. OPPD officers assisted OPFD with response to the alarm. Alarm was caused by a malfunction in the system.</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr">
+        <is>
+          <t>2026-04-30 10:37</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>300 East Hermosa</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>Activated fire alarm. Construction crew set off alarm.</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t>2026-04-30 16:02</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>200 Primera</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>Civil Dispute</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>Officers responded to a civil dispute between neighbors.</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
+        <is>
+          <t>2026-04-30 21:30</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>7400 Broadway</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>OPPD officers assisted AHPD with a female caller that needed transport assistance.</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
+          <t>2026-05-01 14:15</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>500 West El Prado</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
+        <is>
+          <t>2026-05-01 22:56</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>1000 Shook</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>Crime Prevention</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>Officers on patrol discovered an opened front door of a residence. Residence was under construction. No signs of criminal activity. Door was properly secured.</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr">
+        <is>
+          <t>2026-05-02 03:04</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>300 East Olmos</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>Officers conducted a welfare check of a female driver in the parking lot. Location and driver were ok. No signs of criminal activity. Female driver subsequently departed the location.</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
+          <t>2026-05-03 02:48</t>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>Damage to City Property</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>Officers encountered fresh damage to the traffic circle. Case is currently under investigation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr">
+        <is>
+          <t>2026-05-03 14:54</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>600 East Contour</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr">
+        <is>
+          <t>2026-05-03 15:09</t>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>100 Paloma</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>Suspicious Activity</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>Reported suspicious activity at residence. Reports of broken fence. Case currently under investigation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr">
+        <is>
+          <t>2026-05-03 16:17</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>5100 McCullough</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>Suspicious Activity</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>Reports of a possible skimmer. Employees and officers found no such devices.</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr">
+        <is>
+          <t>2026-05-03 18:29</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>5900 McCullough</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>Officers assisted SAPD with a male in the park. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr">
+        <is>
+          <t>2026-05-03 19:01</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>7000 San Pedro</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>Officers assisted SAPD with a welfare check of a male. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr">
+        <is>
+          <t>2026-05-03 19:29</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>200 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>Panic Alarm</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>Officers responded to an activated panic alarm. Location and resident cleared. Alarm accidentally activated.</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr">
+        <is>
+          <t>2026-05-03 21:02</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>Welfare check on a male pedestrian. Officers were able to determine the male was ok and subsequently departed the location.</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="inlineStr">
+        <is>
+          <t>2026-05-03 21:26</t>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>900 East Contour</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>Welfare check on the area due to shots heard. No signs of criminal activity in the area. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr">
+        <is>
+          <t>2026-05-04 13:35</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>100 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr">
+        <is>
+          <t>2026-05-05 15:30</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>100 Park Dr</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>Fraud Report</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>Officers took a report for possible fraud-identity theft. Case currently under investigation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="inlineStr">
+        <is>
+          <t>2026-05-06 02:20</t>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>100 Park Drive</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="inlineStr">
+        <is>
+          <t>2026-05-06 10:38</t>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>4200 McCullough</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>Animal Complaint</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for a civil dispute. Female was trying to drop off a stray dog found in San Antonio. Female referred to proper authorities.</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="inlineStr">
+        <is>
+          <t>2026-05-06 10:47</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>Assist the Public</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>Officers assisted the public with a mobile escort (bike patrol).</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr">
+        <is>
           <t>Wednesday March 4, 2026 various times</t>
         </is>
       </c>
-      <c r="B195" t="inlineStr">
+      <c r="B262" t="inlineStr">
         <is>
           <t>various locations</t>
         </is>
       </c>
-      <c r="C195" t="inlineStr">
+      <c r="C262" t="inlineStr">
         <is>
           <t>Crime Prevention</t>
         </is>
       </c>
-      <c r="D195" t="inlineStr">
+      <c r="D262" t="inlineStr">
         <is>
           <t>Officers conducted various crime preventions throughout the day.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>