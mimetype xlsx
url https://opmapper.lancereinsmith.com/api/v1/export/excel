--- v1 (2026-05-10)
+++ v2 (2026-07-10)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D262"/>
+  <dimension ref="A1:D356"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>DateTime</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Address</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -6163,63 +6163,2107 @@
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>2026-05-06 10:47</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>100 West El Prado</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Assist the Public</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>Officers assisted the public with a mobile escort (bike patrol).</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
+          <t>2026-05-06 17:00</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>100 East Melrose</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>Theft $100-$750</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>Reported theft of property.</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr">
+        <is>
+          <t>2026-05-06 17:37</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>400 East Olmos</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>Welfare check on male that had fallen. Officers arrived at location but could not find the person. Officers searched the area and were unable to locate anyone needing assistance.</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="inlineStr">
+        <is>
+          <t>2026-05-08 11:13</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>200 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Alarm accidentally activated by homeowner. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="inlineStr">
+        <is>
+          <t>2026-05-09 09:50</t>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>600 East Mandalay</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>Welfare Check on juvenile female riding a bike. Juvenile female was ok. Location and individual cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="inlineStr">
+        <is>
+          <t>2026-05-09 11:30</t>
+        </is>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>100 Paloma</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="inlineStr">
+        <is>
+          <t>2026-05-09 14:24</t>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>300 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>911 Hang-Up</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>911 hang up call. No signs of criminal activity or anyone in need of police assistance. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="inlineStr">
+        <is>
+          <t>2026-05-10 05:58</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>200 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Employee of resident caused alarm. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="inlineStr">
+        <is>
+          <t>2026-05-10 15:14</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>400 East Olmos</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>Welfare check of location for an activated car alarm. Alarm was able to be disabled. No signs of criminal activity.</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="inlineStr">
+        <is>
+          <t>2026-05-11 09:10</t>
+        </is>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>100 Paloma</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>Welfare check on resident at location called in by a family member. Resident and location clear.</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="inlineStr">
+        <is>
+          <t>2026-05-11 10:44</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>Damaged Property</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>Homeowner discovered property damage. Report generated.</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="inlineStr">
+        <is>
+          <t>2026-05-12 15:46</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>400 Devine</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>Vehicle Impound</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>Vehicle Impound due to no insurance.</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="inlineStr">
+        <is>
+          <t>2026-05-12 18:45</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>4400 McCullough</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>Possession of Controlled Substance</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>Traffic stop of vehicle led to a probable cause search. Driver found to be in possession of a controlled substance penalty group 1. Driver taken into custody.</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="inlineStr">
+        <is>
+          <t>2026-05-13 14:30</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>500 East Mandalay</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>Officers assisted OP Building Dept. with complaint.</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="inlineStr">
+        <is>
+          <t>2026-05-13 16:10</t>
+        </is>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>Officers assisted BCSO with an investigation of a stolen vehicle.</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="inlineStr">
+        <is>
+          <t>2026-05-15 00:55</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>Information</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>Vehicle accident at traffic circle.</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="inlineStr">
+        <is>
+          <t>2026-05-15 12:45</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>400 East Olmos</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>Welfare Check on adult female. Person was transported and referred to treatment facility.</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="inlineStr">
+        <is>
+          <t>2026-05-15 12:55</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>200 Primera</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for reports of a sick/injured person.</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="inlineStr">
+        <is>
+          <t>2026-05-15 16:55</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>4100 McCullough</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>Motor Vehicle Accident-Minor</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>Officers dispatched for minor motor vehicle accident on private property. No injuries reported.</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="inlineStr">
+        <is>
+          <t>2026-05-15 17:32</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>500 West El Prado</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="inlineStr">
+        <is>
+          <t>2026-05-15 19:48</t>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>5100 McCullough</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>Theft: less than $100</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for reports of a theft.</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="inlineStr">
+        <is>
+          <t>2026-05-16 00:12</t>
+        </is>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>200 Park Hill</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>Officers responded to location to assist OPFD with a sick/injured person.</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="inlineStr">
+        <is>
+          <t>2026-05-17 01:45</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>500 East Olmos</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>OPPD officers assisted AHPD with locating a missing elderly male.</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="inlineStr">
+        <is>
+          <t>2026-05-17 05:51</t>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>300 East Contour</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>Welfare Check on male. AH EMS transported male to hospital.</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="inlineStr">
+        <is>
+          <t>2026-05-17 16:37</t>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>400 Devine</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>Information Report</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>Information report for suspicious activity.</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="inlineStr">
+        <is>
+          <t>2026-05-17 22:58</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>4200 McCullough</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>Vehicle Impound</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>Vehicle impounded after traffic stop due to no driver’s license.</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="inlineStr">
+        <is>
+          <t>2026-05-18 02:01</t>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>300 Luther</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>Assisted OPFD with large tree in roadway.</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="inlineStr">
+        <is>
+          <t>2026-05-18 20:06</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>4400 McCullough</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>Vehicle Impound</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>Vehicle impounded after traffic stop due to no insurance.</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="inlineStr">
+        <is>
+          <t>2026-05-18 22:04</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>Welfare check on male at location.</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr">
+        <is>
+          <t>2026-05-19 17:19</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>Welfare check on a male at location.</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr">
+        <is>
+          <t>2026-05-19 23:42</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>5100 McCullough</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>OPPD officers encountered a stolen vehicle at location. Officers assisted SAPD with their investigation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr">
+        <is>
+          <t>2026-05-20 17:04</t>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>5100 McCullough</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Business</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>Activated commercial burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="inlineStr">
+        <is>
+          <t>2026-05-20 20:04</t>
+        </is>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>Welfare check on male at business. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="inlineStr">
+        <is>
+          <t>2026-05-21 16:15</t>
+        </is>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>100 East Wildwood</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>Suspicious Person</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>Call for suspicious person; officers responded and checked area. Unable to locate.</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="inlineStr">
+        <is>
+          <t>2026-05-21 18:22</t>
+        </is>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>200 West El Prado</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>Public Intoxication</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>Public Intox male transported to treatment/sobering unit.</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="inlineStr">
+        <is>
+          <t>2026-05-22 01:50</t>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>300 Park Hill</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>Traffic Hazard</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>Downed tree.</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="inlineStr">
+        <is>
+          <t>2026-05-22 09:00</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>4000 McCullough</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>Assist Public</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>Motorist assist.</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="inlineStr">
+        <is>
+          <t>2026-05-22 09:44</t>
+        </is>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>300 East Hermosa</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Employee of resident caused alarm. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="inlineStr">
+        <is>
+          <t>2026-05-22 10:25</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>300 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>Animal Complaint</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>Dead animal complaint.</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="inlineStr">
+        <is>
+          <t>2026-05-27 06:02</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>Assist Public</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>Assist the public with building access.</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="inlineStr">
+        <is>
+          <t>2026-05-27 08:40</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>100 Park Hill</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Alarm accidentally activated by homeowner. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="inlineStr">
+        <is>
+          <t>2026-05-28 14:20</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>300 Park Hill</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="inlineStr">
+        <is>
+          <t>2026-05-29 10:26</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>4100 McCullough</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>Panic Alarm-Commercial</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>Panic alarm activated. Officers responded and found the alarm to have been activated accidentally. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="inlineStr">
+        <is>
+          <t>2026-05-29 18:55</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>500 East Mandalay</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>Residential burglary alarm. Unknown reason for activation. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="inlineStr">
+        <is>
+          <t>2026-05-29 19:50</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>100 Broadmore</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>Suspicious Person</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>Reports of suspicious persons in area. Officers made contact with two individuals and cleared them of any criminal activity.</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="inlineStr">
+        <is>
+          <t>2026-05-29 22:57</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>800 East Olmos</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>Welfare check on individual; individual and location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="inlineStr">
+        <is>
+          <t>2026-05-30 01:18</t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>300 East Melrose</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>Welfare check in area for a suspicious person. Unable to locate anyone. Officers attempted to contact the caller with no answer.</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="inlineStr">
+        <is>
+          <t>2026-05-31 03:45</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>5000 McCullough</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Commercial</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>Activated burglar alarm. Employee caused alarm. No signs of criminal activity. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="inlineStr">
+        <is>
+          <t>2026-06-02 07:05</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>200 Luther</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="inlineStr">
+        <is>
+          <t>2026-06-03 08:44</t>
+        </is>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>100 Paloma</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>Ordinance Violation</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>Citation issued for city ordinance violation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="inlineStr">
+        <is>
+          <t>2026-06-04 14:50</t>
+        </is>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>300 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>Information</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>Information report for a complaint on a driverless vehicle.</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="inlineStr">
+        <is>
+          <t>2026-06-04 15:50</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>5200 McCullough</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>Theft</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>Theft of property report.</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="inlineStr">
+        <is>
+          <t>2026-06-04 16:12</t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>100 Trevitt</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>Officers dispatched the area for reports of a stolen vehicle. OPPD officers assisted SAPD with the apprehension of suspects.</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="inlineStr">
+        <is>
+          <t>2026-06-04 16:51</t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>1000 Wiltshire</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>AOA/Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>OPPD officers assisted THPD with burglar alarm call. Location clear, accidentally set off by resident.</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="inlineStr">
+        <is>
+          <t>2026-06-05 08:45</t>
+        </is>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>700 East Olmos</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>Animal Complaint</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>Report of loose dogs in area. Officers were unable to locate the dogs.</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="inlineStr">
+        <is>
+          <t>2026-06-05 14:00</t>
+        </is>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>Information Report</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>Information report for OP Building Dept.</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="inlineStr">
+        <is>
+          <t>2026-06-05 16:53</t>
+        </is>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>400 Park Dr</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="inlineStr">
+        <is>
+          <t>2026-06-05 19:10</t>
+        </is>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>300 East Melrose</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>Animal Complaint</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>Loose dogs. Unable to locate/catch.</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="inlineStr">
+        <is>
+          <t>2026-06-05 20:39</t>
+        </is>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>100 Milard</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>Officers observed smoke in the area. OPPD officers discovered an active structure fire in the City of San Antonio and assisted responding emergency personnel with evacuating the structure and conducting traffic.</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="inlineStr">
+        <is>
+          <t>2026-06-06 08:09</t>
+        </is>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>100 Brittany</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="inlineStr">
+        <is>
+          <t>2026-06-06 16:30</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>5100 McCullough</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>Suspicious Person</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>Officers dispatched to location for reports of two males sitting at the bus stop possibly doing drugs. Males departed location prior to officers arrival.</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="inlineStr">
+        <is>
+          <t>2026-06-07 17:20</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>200 Park Hill</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>Assist Public</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>Officers assisted a homeowner that was locked out of their home.</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="inlineStr">
+        <is>
+          <t>2026-06-08 14:36</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>200 Primera</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>Verbal Disturbance</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>Verbal disturbance at address. Area all secure.</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="inlineStr">
+        <is>
+          <t>2026-06-08 17:54</t>
+        </is>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>Welfare check on male at location. Location and male cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="inlineStr">
+        <is>
+          <t>2026-06-08 20:17</t>
+        </is>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>300 Park Drive</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="inlineStr">
+        <is>
+          <t>2026-06-09 18:17</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>Criminal Trespass</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr">
+        <is>
+          <t>Criminal trespass warning issued to individual at location.</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="inlineStr">
+        <is>
+          <t>2026-06-10 07:24</t>
+        </is>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>4200 McCullough</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Commercial</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>Activated commercial burglar alarm. Employees set off alarm. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="inlineStr">
+        <is>
+          <t>2026-06-18 14:23</t>
+        </is>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>4200 McCullough</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>Panic Alarm</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>Activated panic alarm. Accidentally set off. Location clear.</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="inlineStr">
+        <is>
+          <t>2026-06-18 17:30</t>
+        </is>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>4100 McCullough</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>Found Property</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr">
+        <is>
+          <t>Found property tuned in to OPPD officers.</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="inlineStr">
+        <is>
+          <t>2026-06-19 00:52</t>
+        </is>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>Animal Complaint</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>Injured animal. Unable to locate.</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="inlineStr">
+        <is>
+          <t>2026-06-19 18:00</t>
+        </is>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>200 Stanford</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="inlineStr">
+        <is>
+          <t>2026-06-20 00:00</t>
+        </is>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>5100 McCullough</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>Assault</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
+        <is>
+          <t>Reported assault at location.</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="inlineStr">
+        <is>
+          <t>2026-06-20 07:15</t>
+        </is>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>200 East Melrose</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>Burglar Alarm-Residential</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr">
+        <is>
+          <t>Activated residential burglar alarm. No signs of criminal activity. Unknown reason for activation. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="inlineStr">
+        <is>
+          <t>2026-06-20 08:50</t>
+        </is>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>100 West El Prado</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>Assist the Public</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>Assist the public call at the police station.</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="inlineStr">
+        <is>
+          <t>2026-06-21 10:40</t>
+        </is>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>300 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>Burglary-Motor Vehicle</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr">
+        <is>
+          <t>Reported burglary. Case will be forwarded to OPPD CID for further investigation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="inlineStr">
+        <is>
+          <t>2026-06-22 10:46</t>
+        </is>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>4800 McCullough</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>Welfare Check; location/person ok.</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="inlineStr">
+        <is>
+          <t>2026-06-23 11:30</t>
+        </is>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>600 Thelma</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>Welfare Check</t>
+        </is>
+      </c>
+      <c r="D337" t="inlineStr">
+        <is>
+          <t>Welfare check on female. Female cleared for any wants/warrants. Female departed location without any further incidents.</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="inlineStr">
+        <is>
+          <t>2026-06-24 09:00</t>
+        </is>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>4600 McCullough</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>Traffic Complaint</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>Traffic complaint at location. Information report generated. Location cleared.</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="inlineStr">
+        <is>
+          <t>3036-06-03 08:44</t>
+        </is>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>100 Paloma</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>Ordinance Violation</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr">
+        <is>
+          <t>Citation issued for city ordinance violation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="inlineStr">
+        <is>
+          <t>Friday June 26, 2026 04:18hrs</t>
+        </is>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>4200 McCullough</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>Suspicious Person</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr">
+        <is>
+          <t>Transported Haven for Hope</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="inlineStr">
+        <is>
+          <t>Friday June 26, 2026 08:25hrs</t>
+        </is>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>600 East Mandalay</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>Assist Other Agency</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr">
+        <is>
+          <t>Alamo Heights EMS</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="inlineStr">
+        <is>
+          <t>Monday June 29, 2026 14:20hrs</t>
+        </is>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>200 Stanford Drive</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>Animal Concern</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr"/>
+    </row>
+    <row r="343">
+      <c r="A343" t="inlineStr">
+        <is>
+          <t>Monday June 29, 2026 19:00hrs</t>
+        </is>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>Vehicle Inpound</t>
+        </is>
+      </c>
+      <c r="D343" t="inlineStr">
+        <is>
+          <t>No Insurance</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="inlineStr">
+        <is>
+          <t>Monday June 29, 2026 21:33hrs</t>
+        </is>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>DWI</t>
+        </is>
+      </c>
+      <c r="D344" t="inlineStr">
+        <is>
+          <t>Arrest-Vehicle Crash-Traffic Circle</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="inlineStr">
+        <is>
+          <t>Sunday June 28, 2026 11:50hrs</t>
+        </is>
+      </c>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>DWI / Vehicle Crash</t>
+        </is>
+      </c>
+      <c r="D345" t="inlineStr">
+        <is>
+          <t>Arrest</t>
+        </is>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="inlineStr">
+        <is>
+          <t>Sunday June 28, 2026 19:23hrs</t>
+        </is>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>300 West Elsemere</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>Verbal Disturbance</t>
+        </is>
+      </c>
+      <c r="D346" t="inlineStr">
+        <is>
+          <t>Adults</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="inlineStr">
+        <is>
+          <t>Thursday June 25, 2026 05:30hrs</t>
+        </is>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>200 Paseo Encinal</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>Owner left garage door open</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr"/>
+    </row>
+    <row r="348">
+      <c r="A348" t="inlineStr">
+        <is>
+          <t>Thursday June 25, 2026 13:31hrs</t>
+        </is>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>400 Devine Rd</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>Residential Burglar Alarm</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr"/>
+    </row>
+    <row r="349">
+      <c r="A349" t="inlineStr">
+        <is>
+          <t>Thursday June 25, 2026 19:30hrs</t>
+        </is>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>200 Primera</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>Emergency Detention</t>
+        </is>
+      </c>
+      <c r="D349" t="inlineStr"/>
+    </row>
+    <row r="350">
+      <c r="A350" t="inlineStr">
+        <is>
+          <t>Tuesday June 30, 2026 12:30hrs</t>
+        </is>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>400 East Olmos</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>City Ordinance Violation</t>
+        </is>
+      </c>
+      <c r="D350" t="inlineStr">
+        <is>
+          <t>Junked Vehicle</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="inlineStr">
+        <is>
+          <t>Tuesday June 30, 2026 12:43hrs</t>
+        </is>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>120 West El Prado</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>Reported Identity Theft</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr"/>
+    </row>
+    <row r="352">
+      <c r="A352" t="inlineStr">
+        <is>
+          <t>Wednesday June 24, 2026 09:00hrs</t>
+        </is>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>4600 McCullough</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>Civil Matter</t>
+        </is>
+      </c>
+      <c r="D352" t="inlineStr">
+        <is>
+          <t>Traffic Issue</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="inlineStr">
+        <is>
+          <t>Wednesday June 24, 2026 16:30hrs</t>
+        </is>
+      </c>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t>4300 McCullough</t>
+        </is>
+      </c>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>Suspicious Person</t>
+        </is>
+      </c>
+      <c r="D353" t="inlineStr"/>
+    </row>
+    <row r="354">
+      <c r="A354" t="inlineStr">
+        <is>
+          <t>Wednesday June 24, 2026 21:17hrs</t>
+        </is>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>200 Thelma</t>
+        </is>
+      </c>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>Injured Person</t>
+        </is>
+      </c>
+      <c r="D354" t="inlineStr">
+        <is>
+          <t>AH EMS</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="inlineStr">
+        <is>
+          <t>Wednesday June 24, 2026 21:20hrs</t>
+        </is>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>4100 McCullough</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>Unhoused Person</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr">
+        <is>
+          <t>Transported Haven for Hope</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="inlineStr">
+        <is>
           <t>Wednesday March 4, 2026 various times</t>
         </is>
       </c>
-      <c r="B262" t="inlineStr">
+      <c r="B356" t="inlineStr">
         <is>
           <t>various locations</t>
         </is>
       </c>
-      <c r="C262" t="inlineStr">
+      <c r="C356" t="inlineStr">
         <is>
           <t>Crime Prevention</t>
         </is>
       </c>
-      <c r="D262" t="inlineStr">
+      <c r="D356" t="inlineStr">
         <is>
           <t>Officers conducted various crime preventions throughout the day.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>